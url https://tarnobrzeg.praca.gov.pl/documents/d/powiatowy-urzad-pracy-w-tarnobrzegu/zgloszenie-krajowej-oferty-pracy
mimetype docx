--- v0 (2025-10-08)
+++ v1 (2026-06-02)
@@ -21,69 +21,68 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="page" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="361"/>
         <w:tblW w:w="11165" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2880"/>
         <w:gridCol w:w="2311"/>
-        <w:gridCol w:w="389"/>
-        <w:gridCol w:w="2446"/>
+        <w:gridCol w:w="763"/>
+        <w:gridCol w:w="2072"/>
         <w:gridCol w:w="3139"/>
       </w:tblGrid>
       <w:tr w:rsidR="00705DE8" w:rsidRPr="00705DE8" w14:paraId="5C77E6BB" w14:textId="77777777" w:rsidTr="00FB0ED7">
         <w:trPr>
           <w:trHeight w:val="146"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11165" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="62F31561" w14:textId="77777777" w:rsidR="00705DE8" w:rsidRDefault="000E3686" w:rsidP="000E3686">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="468"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>ZGŁOSZENIE KRAJOWEJ OFERTY PRACY</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2288281F" w14:textId="77777777" w:rsidR="000E3686" w:rsidRPr="00A24FB0" w:rsidRDefault="000E3686" w:rsidP="000E3686">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -126,83 +125,113 @@
                 <w:b/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0007281B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>I. I</w:t>
             </w:r>
             <w:r w:rsidR="004F7135" w:rsidRPr="0007281B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>nformacje dotyczące pracodawcy krajowego</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00705DE8" w:rsidRPr="00705DE8" w14:paraId="017FE7E3" w14:textId="77777777" w:rsidTr="003162BF">
+      <w:tr w:rsidR="00705DE8" w:rsidRPr="00705DE8" w14:paraId="017FE7E3" w14:textId="77777777" w:rsidTr="00DD10F7">
         <w:trPr>
           <w:trHeight w:val="848"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5580" w:type="dxa"/>
+            <w:tcW w:w="5954" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6BB85796" w14:textId="77777777" w:rsidR="00705DE8" w:rsidRPr="00705DE8" w:rsidRDefault="00705DE8" w:rsidP="000E3686">
+          <w:p w14:paraId="6BB85796" w14:textId="75DCC6D7" w:rsidR="00705DE8" w:rsidRPr="00705DE8" w:rsidRDefault="00705DE8" w:rsidP="000E3686">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705DE8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>1.Nazwa pracodawcy</w:t>
+            </w:r>
+            <w:r w:rsidR="00E15D46">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="004E09BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>( Imię i Nazwisko w przypadku osoby fizycznej</w:t>
+            </w:r>
+            <w:r w:rsidR="00E15D46">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1A050164" w14:textId="77777777" w:rsidR="00705DE8" w:rsidRPr="00705DE8" w:rsidRDefault="00705DE8" w:rsidP="003162BF">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705DE8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>……………………………………………………………</w:t>
             </w:r>
             <w:r w:rsidR="002A7BBC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
@@ -330,71 +359,71 @@
               </w:rPr>
               <w:t>..</w:t>
             </w:r>
             <w:r w:rsidR="006A2D77">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="00705DE8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5585" w:type="dxa"/>
+            <w:tcW w:w="5211" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="721AE742" w14:textId="77777777" w:rsidR="00A72803" w:rsidRPr="00A72803" w:rsidRDefault="00A72803" w:rsidP="003162BF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="6"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0D26D121" w14:textId="77777777" w:rsidR="003162BF" w:rsidRPr="00A72803" w:rsidRDefault="00A72803" w:rsidP="003162BF">
+          <w:p w14:paraId="0D26D121" w14:textId="4F9ADC91" w:rsidR="003162BF" w:rsidRPr="00A72803" w:rsidRDefault="00A72803" w:rsidP="003162BF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="003162BF" w:rsidRPr="00705DE8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
@@ -444,182 +473,172 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>osoby wskazanej przez pracodawcę</w:t>
             </w:r>
             <w:r w:rsidR="003162BF" w:rsidRPr="00705DE8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="003162BF" w:rsidRPr="00A72803">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:t xml:space="preserve">do kontaktów sprawie oferty pracy </w:t>
+              <w:t xml:space="preserve">do kontaktów </w:t>
+            </w:r>
+            <w:r w:rsidR="00974E5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">w </w:t>
+            </w:r>
+            <w:r w:rsidR="003162BF" w:rsidRPr="00A72803">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">sprawie oferty pracy </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2531A619" w14:textId="77777777" w:rsidR="00A72803" w:rsidRPr="00A24FB0" w:rsidRDefault="00A72803" w:rsidP="003162BF">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7CBDCF04" w14:textId="77777777" w:rsidR="003162BF" w:rsidRPr="00705DE8" w:rsidRDefault="003162BF" w:rsidP="003162BF">
+          <w:p w14:paraId="7CBDCF04" w14:textId="75F0D448" w:rsidR="003162BF" w:rsidRPr="00705DE8" w:rsidRDefault="003162BF" w:rsidP="003162BF">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705DE8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:t>...........................................................................................................</w:t>
+              <w:t>...................................................................................................</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="18BBC6AA" w14:textId="36849CBF" w:rsidR="003162BF" w:rsidRPr="00705DE8" w:rsidRDefault="003162BF" w:rsidP="003162BF">
+          <w:p w14:paraId="535C378C" w14:textId="77777777" w:rsidR="00C11A17" w:rsidRDefault="003162BF" w:rsidP="00C11A17">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705DE8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>Stanowisko …………………….………………..……………</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:t>….…..</w:t>
-[...9 lines deleted...]
-              <w:t>……</w:t>
+              <w:t>….….</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="76C1251F" w14:textId="77777777" w:rsidR="003162BF" w:rsidRDefault="003162BF" w:rsidP="003162BF">
+          <w:p w14:paraId="76C1251F" w14:textId="0D722FE1" w:rsidR="003162BF" w:rsidRDefault="003162BF" w:rsidP="00C11A17">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705DE8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>tel. ……………………….............…………………..…………</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:t>.……..</w:t>
-[...8 lines deleted...]
-              </w:rPr>
               <w:t>.…</w:t>
             </w:r>
-          </w:p>
-[...10 lines deleted...]
-            </w:pPr>
           </w:p>
           <w:p w14:paraId="7EA0D4B2" w14:textId="77777777" w:rsidR="00705DE8" w:rsidRDefault="000869EF" w:rsidP="003162BF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>Preferowana f</w:t>
             </w:r>
             <w:r w:rsidR="00BA770A" w:rsidRPr="00127E97">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
@@ -1024,203 +1043,223 @@
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
                     <v:rect w14:anchorId="394CF80F" id="Prostokąt 39" o:spid="_x0000_s1026" style="position:absolute;margin-left:123.55pt;margin-top:.6pt;width:10.6pt;height:9.65pt;z-index:251756544;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD4uetyCQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N47deLtrxVmtsk1V&#10;aXuRtv0AgrGNihk6kDjp13cg3mx6earKA2IYOJw5c1jeHgbD9gq9BlvzfDbnTFkJjbZdzb9+2by6&#10;5swHYRthwKqaH5Xnt6uXL5ajq1QBPZhGISMQ66vR1bwPwVVZ5mWvBuFn4JSlZAs4iEAhdlmDYiT0&#10;wWTFfH6VjYCNQ5DKe9q9PyX5KuG3rZLhU9t6FZipOXELacY0b+OcrZai6lC4XsuJhvgHFoPQlh49&#10;Q92LINgO9R9Qg5YIHtowkzBk0LZaqlQDVZPPf6vmsRdOpVpIHO/OMvn/Bys/7h/dZ4zUvXsA+c0z&#10;C+te2E7dIcLYK9HQc3kUKhudr84XYuDpKtuOH6Ch1opdgKTBocUhAlJ17JCkPp6lVofAJG3mrxdX&#10;BTVEUiovirIs0wuierrs0Id3CgYWFzVH6mQCF/sHHyIZUT0dSeTB6GajjUkBdtu1QbYX1PVNGhO6&#10;vzxmLBtrflMWZUL+JecvIeZp/A1i0IHsa/RQ8+vzIVFF1d7aJpkrCG1Oa6Js7CRjVC6a1FdbaI6k&#10;IsLJm/SXaNED/uBsJF/W3H/fCVScmfeWOnGTLxbRyClYlG+iiHiZ2V5mhJUEVfPA2Wm5Difz7xzq&#10;rqeX8lS7hTvqXquTss+sJrLkvST49E+iuS/jdOr5N69+AgAA//8DAFBLAwQUAAYACAAAACEAvSuK&#10;t90AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG70i8Q2QkbixdBmN0TScEGhLHrbtw&#10;cxuvLTRJ1aRb4ekxp3Gz9f36/TnbTLYTJxpC652G+SwBQa7ypnW1hkOxvVuBCBGdwc470vBNATb5&#10;9VWGqfFnt6PTPtaCS1xIUUMTY59KGaqGLIaZ78kxO/rBYuR1qKUZ8MzltpMqSZbSYuv4QoM9vTRU&#10;fe1Hq6Fs1QF/dsVbYp+2i/g+FZ/jx6vWtzfT8xpEpClewvCnz+qQs1PpR2eC6DSo+8c5RxkoEMzV&#10;crUAUfKQPIDMM/n/gfwXAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA+LnrcgkCAAAVBAAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAvSuKt90AAAAI&#10;AQAADwAAAAAAAAAAAAAAAABjBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAG0FAAAA&#10;AA==&#10;"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="00127E97">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve">        e-mail                                       inny</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00705DE8" w:rsidRPr="007A074C" w14:paraId="024DAF47" w14:textId="77777777" w:rsidTr="00A24FB0">
+      <w:tr w:rsidR="00705DE8" w:rsidRPr="007A074C" w14:paraId="024DAF47" w14:textId="77777777" w:rsidTr="00FE096D">
         <w:trPr>
-          <w:trHeight w:val="2312"/>
+          <w:trHeight w:val="2030"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5580" w:type="dxa"/>
+            <w:tcW w:w="5954" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="22EFA74A" w14:textId="77777777" w:rsidR="00705DE8" w:rsidRPr="00705DE8" w:rsidRDefault="00705DE8" w:rsidP="000E3686">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5EF181B9" w14:textId="77777777" w:rsidR="003162BF" w:rsidRDefault="00A72803" w:rsidP="003162BF">
+          <w:p w14:paraId="5EF181B9" w14:textId="094615B8" w:rsidR="003162BF" w:rsidRDefault="00A72803" w:rsidP="003162BF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidR="003162BF" w:rsidRPr="00705DE8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:t>. Adres pracodawcy</w:t>
+              <w:t xml:space="preserve">. Adres </w:t>
+            </w:r>
+            <w:r w:rsidR="00E15D46">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>siedziby</w:t>
+            </w:r>
+            <w:r w:rsidR="004E09BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> lub stałego miejsca wykonywania działalności</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="720A7241" w14:textId="77777777" w:rsidR="003162BF" w:rsidRPr="00DC3DC6" w:rsidRDefault="003162BF" w:rsidP="003162BF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="6"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="15CE1A42" w14:textId="77777777" w:rsidR="003162BF" w:rsidRPr="00EC0E3B" w:rsidRDefault="003162BF" w:rsidP="00A72803">
+          <w:p w14:paraId="1ED20628" w14:textId="78444E54" w:rsidR="003162BF" w:rsidRPr="00FE096D" w:rsidRDefault="003162BF" w:rsidP="00A72803">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="4"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251817984" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4209618F" wp14:editId="7CF0787F">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251817984" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4209618F" wp14:editId="72E73064">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
-                        <wp:posOffset>1145951</wp:posOffset>
+                        <wp:posOffset>1031240</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
-                        <wp:posOffset>90188</wp:posOffset>
+                        <wp:posOffset>71120</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="89535" cy="0"/>
                       <wp:effectExtent l="0" t="0" r="24765" b="19050"/>
                       <wp:wrapNone/>
                       <wp:docPr id="43" name="Łącznik prostoliniowy 43"/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvCnPr/>
                             <wps:spPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="89535" cy="0"/>
                               </a:xfrm>
                               <a:prstGeom prst="line">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:noFill/>
                               <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
                                 <a:solidFill>
                                   <a:sysClr val="windowText" lastClr="000000">
                                     <a:shade val="95000"/>
                                     <a:satMod val="105000"/>
                                   </a:sysClr>
                                 </a:solidFill>
                                 <a:prstDash val="solid"/>
                               </a:ln>
                               <a:effectLst/>
                             </wps:spPr>
                             <wps:bodyPr/>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:line w14:anchorId="47F26ED4" id="Łącznik prostoliniowy 43" o:spid="_x0000_s1026" style="position:absolute;z-index:251817984;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="90.25pt,7.1pt" to="97.3pt,7.1pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDrrTyAvgEAAHgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC8x5IduIgFyznESC99&#10;BGjyARs+JAJ8gcta9t93SdlO2t6K+kAvd7nDmeFqe390lh1UQhN8z5eLljPlRZDGDz1/eX68ueMM&#10;M3gJNnjV85NCfr/7+GE7xU6twhisVIkRiMduij0fc45d06AYlQNchKg8FXVIDjJt09DIBBOhO9us&#10;2vZTM4UkYwpCIVJ2Pxf5ruJrrUT+rjWqzGzPiVuua6rra1mb3Ra6IUEcjTjTgH9g4cB4uvQKtYcM&#10;7Gcyf0E5I1LAoPNCBNcErY1QVQOpWbZ/qPkxQlRVC5mD8WoT/j9Y8e3w4J8S2TBF7DA+paLiqJMr&#10;/8SPHatZp6tZ6piZoOTdZn275kxcKs1bW0yYP6vgWAl6bo0vKqCDwxfMdBUdvRwpaR8ejbX1Jaxn&#10;U88361VBBpoHbSFT6KLsOfqBM7ADDZrIqSJisEaW7oKDJ3ywiR2A3ppGRIbpmchyZgEzFUhB/c2N&#10;I0g1H92sKT0PAkL+GuScXraXPNGdoSvz364sMvaA49xSSwWJOqwvlFQdwbPqN4dL9BrkqRrflB09&#10;b207j2KZn/d7it9/MLtfAAAA//8DAFBLAwQUAAYACAAAACEA+gcjfdwAAAAJAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPQU/DMAyF70j8h8hIXCaWUMY0StMJAb1xYYC4eq1pKxqna7Kt7NfjaQe4+dlP&#10;z9/LlqPr1I6G0Hq2cD01oIhLX7VcW3h/K64WoEJErrDzTBZ+KMAyPz/LMK38nl9pt4q1khAOKVpo&#10;YuxTrUPZkMMw9T2x3L784DCKHGpdDbiXcNfpxJi5dtiyfGiwp8eGyu/V1lkIxQdtisOknJjPm9pT&#10;snl6eUZrLy/Gh3tQkcb4Z4YjvqBDLkxrv+UqqE70wtyKVYZZAupouJvNQa1PC51n+n+D/BcAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDrrTyAvgEAAHgDAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQD6ByN93AAAAAkBAAAPAAAAAAAAAAAAAAAAABgE&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAIQUAAAAA&#10;"/>
+                    <v:line w14:anchorId="6C15B736" id="Łącznik prostoliniowy 43" o:spid="_x0000_s1026" style="position:absolute;z-index:251817984;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="81.2pt,5.6pt" to="88.25pt,5.6pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDrrTyAvgEAAHgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC8x5IduIgFyznESC99&#10;BGjyARs+JAJ8gcta9t93SdlO2t6K+kAvd7nDmeFqe390lh1UQhN8z5eLljPlRZDGDz1/eX68ueMM&#10;M3gJNnjV85NCfr/7+GE7xU6twhisVIkRiMduij0fc45d06AYlQNchKg8FXVIDjJt09DIBBOhO9us&#10;2vZTM4UkYwpCIVJ2Pxf5ruJrrUT+rjWqzGzPiVuua6rra1mb3Ra6IUEcjTjTgH9g4cB4uvQKtYcM&#10;7Gcyf0E5I1LAoPNCBNcErY1QVQOpWbZ/qPkxQlRVC5mD8WoT/j9Y8e3w4J8S2TBF7DA+paLiqJMr&#10;/8SPHatZp6tZ6piZoOTdZn275kxcKs1bW0yYP6vgWAl6bo0vKqCDwxfMdBUdvRwpaR8ejbX1Jaxn&#10;U88361VBBpoHbSFT6KLsOfqBM7ADDZrIqSJisEaW7oKDJ3ywiR2A3ppGRIbpmchyZgEzFUhB/c2N&#10;I0g1H92sKT0PAkL+GuScXraXPNGdoSvz364sMvaA49xSSwWJOqwvlFQdwbPqN4dL9BrkqRrflB09&#10;b207j2KZn/d7it9/MLtfAAAA//8DAFBLAwQUAAYACAAAACEADbVXEtwAAAAJAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPQU/DMAyF70j8h8hIXCaWrkBBpemEgN64bIC4eo1pKxqna7Kt8OvxxAFufvbT&#10;8/eK5eR6tacxdJ4NLOYJKOLa244bA68v1cUtqBCRLfaeycAXBViWpycF5tYfeEX7dWyUhHDI0UAb&#10;45BrHeqWHIa5H4jl9uFHh1Hk2Gg74kHCXa/TJMm0w47lQ4sDPbRUf653zkCo3mhbfc/qWfJ+2XhK&#10;t4/PT2jM+dl0fwcq0hT/zHDEF3QohWnjd2yD6kVn6ZVYZVikoI6Gm+wa1OZ3octC/29Q/gAAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDrrTyAvgEAAHgDAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQANtVcS3AAAAAkBAAAPAAAAAAAAAAAAAAAAABgE&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAIQUAAAAA&#10;"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="00705DE8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:t xml:space="preserve">kod pocztowy    </w:t>
+              <w:t>kod pocztowy</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="304BA044" wp14:editId="60501B8E">
                       <wp:extent cx="102907" cy="153204"/>
                       <wp:effectExtent l="0" t="0" r="11430" b="18415"/>
                       <wp:docPr id="44" name="Prostokąt 44"/>
@@ -1643,1012 +1682,342 @@
                       </a:graphic>
                     </wp:inline>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
                     <v:rect w14:anchorId="6BD29ED5" id="Prostokąt 48" o:spid="_x0000_s1030" style="width:8.1pt;height:12.05pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDeDAATYAIAAOgEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFtP2zAUfp+0/2D5fSQpZUBFiipQp0kI&#10;KsHEs+vYTSTHxzt2m3S/fsdOoOXyNC0P7rn5XD5/p1fXfWvYTqFvwJa8OMk5U1ZC1dhNyX89Lb9d&#10;cOaDsJUwYFXJ98rz6/nXL1edm6kJ1GAqhYySWD/rXMnrENwsy7ysVSv8CThlyakBWxFIxU1Woego&#10;e2uySZ5/zzrAyiFI5T1Zbwcnn6f8WisZHrT2KjBTcuotpBPTuY5nNr8Ssw0KVzdybEP8QxetaCwV&#10;fU11K4JgW2w+pGobieBBhxMJbQZaN1KlGWiaIn83zWMtnEqzEDjevcLk/19aeb97dCskGDrnZ57E&#10;OEWvsY2/1B/rE1j7V7BUH5gkY5FPLvNzziS5irPTST6NYGaHyw59+KGgZVEoOdJbJIjE7s6HIfQl&#10;JNbyYJpq2RiTlL2/Mch2gp6NXruCjjMjfCBjyZfpG6u9uWYs60p+WpyfUV+C6KSNCCS2riq5txvO&#10;hNkQT2XA1Mqby/5DzSea9ahunr7P6sY5boWvh4ZT1jHM2DiOSkwcxz4AHaXQr3vWUHsJvmhZQ7Vf&#10;IUMYyOqdXDaU/47GXwkkdhKPaePCAx3aAA0Mo8RZDfjnM3uMJ9KQl7OO2E5o/N4KVDTdT0t0uiym&#10;07geSZmenU9IwWPP+thjt+0N0MsUtNtOJjHGB/MiaoT2mRZzEauSS1hJtQfcR+UmDFtIqy3VYpHC&#10;aCWcCHf20cmYPCIXkX3qnwW6kUaB3uQeXjZDzN6xaYiNNy0stgF0k6h2wJUoGhVap0TWcfXjvh7r&#10;KerwBzX/CwAA//8DAFBLAwQUAAYACAAAACEARvqexNkAAAADAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyPQUvDQBCF74L/YRnBm900SpGYSRGhl9KLUcHjJDtN0mZnY3abxn/v1oteBh7v8d43+Xq2vZp4&#10;9J0ThOUiAcVSO9NJg/D+trl7BOUDiaHeCSN8s4d1cX2VU2bcWV55KkOjYon4jBDaEIZMa1+3bMkv&#10;3MASvb0bLYUox0abkc6x3PY6TZKVttRJXGhp4JeW62N5sgjbj+nAdld9bnf3jsrO2K/N3iLe3szP&#10;T6ACz+EvDBf8iA5FZKrcSYxXPUJ8JPzei7dKQVUI6cMSdJHr/+zFDwAAAP//AwBQSwECLQAUAAYA&#10;CAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQDeDAATYAIAAOgEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnht&#10;bFBLAQItABQABgAIAAAAIQBG+p7E2QAAAAMBAAAPAAAAAAAAAAAAAAAAALoEAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABADzAAAAwAUAAAAA&#10;" fillcolor="window" strokecolor="windowText" strokeweight=".25pt">
                       <v:textbox>
                         <w:txbxContent>
                           <w:p w14:paraId="72AE7277" w14:textId="77777777" w:rsidR="003162BF" w:rsidRDefault="003162BF" w:rsidP="003162BF">
                             <w:pPr>
                               <w:jc w:val="center"/>
                             </w:pPr>
                             <w:r>
                               <w:t xml:space="preserve">  </w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                       <w10:anchorlock/>
                     </v:rect>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
+            <w:r w:rsidR="00FE096D" w:rsidRPr="00705DE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00FE096D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="00FE096D" w:rsidRPr="00705DE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>miejscowość</w:t>
+            </w:r>
+            <w:r w:rsidR="00FE096D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>………………………..</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="1ED20628" w14:textId="77777777" w:rsidR="003162BF" w:rsidRPr="00705DE8" w:rsidRDefault="003162BF" w:rsidP="00A72803">
-[...19 lines deleted...]
-          <w:p w14:paraId="7A42FE80" w14:textId="77777777" w:rsidR="003162BF" w:rsidRDefault="003162BF" w:rsidP="00A72803">
+          <w:p w14:paraId="7A42FE80" w14:textId="06B20FDB" w:rsidR="003162BF" w:rsidRDefault="003162BF" w:rsidP="00A72803">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00705DE8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>ulica</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00705DE8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:t xml:space="preserve"> ............………………………………………….…………….</w:t>
+              <w:t xml:space="preserve"> ............………………………………………….……………</w:t>
+            </w:r>
+            <w:r w:rsidR="00FE096D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>….</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00705DE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="772A69C2" w14:textId="77777777" w:rsidR="00A72803" w:rsidRPr="00705DE8" w:rsidRDefault="00A72803" w:rsidP="00A72803">
+          <w:p w14:paraId="772A69C2" w14:textId="1D83E00A" w:rsidR="00A72803" w:rsidRPr="00705DE8" w:rsidRDefault="00A72803" w:rsidP="00A72803">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:t xml:space="preserve">tel. …………………………… </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00A72803">
+              <w:t>tel. ………………</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="004E09BF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:t>fax</w:t>
-            </w:r>
+              <w:t>e-mail</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:t>………………………………..</w:t>
+              <w:t>………………………………</w:t>
+            </w:r>
+            <w:r w:rsidR="004E09BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>…………</w:t>
+            </w:r>
+            <w:r w:rsidR="00FE096D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>…..</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="31284205" w14:textId="77777777" w:rsidR="00705DE8" w:rsidRPr="00A72803" w:rsidRDefault="003162BF" w:rsidP="00A72803">
+          <w:p w14:paraId="31284205" w14:textId="0DEDF5DE" w:rsidR="00705DE8" w:rsidRPr="00A72803" w:rsidRDefault="004E09BF" w:rsidP="00A72803">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="6"/>
                 <w:lang w:val="en-US" w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00705DE8">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:t>e-mail</w:t>
+              <w:t>strona</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00705DE8">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00705DE8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:t>……………………………………………………........……</w:t>
+              <w:t>internetowa</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="003162BF" w:rsidRPr="00705DE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="003162BF" w:rsidRPr="00705DE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>………………………………………………</w:t>
+            </w:r>
+            <w:r w:rsidR="00FE096D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>…...</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>…</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5585" w:type="dxa"/>
+            <w:tcW w:w="5211" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="70798E1C" w14:textId="77777777" w:rsidR="00705DE8" w:rsidRPr="00A72803" w:rsidRDefault="00705DE8" w:rsidP="000E3686">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00705DE8" w:rsidRPr="00705DE8" w14:paraId="50B6CD0D" w14:textId="77777777" w:rsidTr="00FB0ED7">
+      <w:tr w:rsidR="00705DE8" w:rsidRPr="00705DE8" w14:paraId="50B6CD0D" w14:textId="77777777" w:rsidTr="00DD10F7">
         <w:trPr>
           <w:trHeight w:val="409"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5580" w:type="dxa"/>
+            <w:tcW w:w="5954" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7949E7DE" w14:textId="77777777" w:rsidR="00705DE8" w:rsidRPr="00A72803" w:rsidRDefault="00705DE8" w:rsidP="004F0024">
+          <w:p w14:paraId="4FA25699" w14:textId="08E2EC06" w:rsidR="00705DE8" w:rsidRPr="004F0024" w:rsidRDefault="00C10C63" w:rsidP="004F0024">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="8"/>
-[...613 lines deleted...]
-                <w:i/>
+                <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251791360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2BC85091" wp14:editId="3EC7A2A4">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251789312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7EF2BD1B" wp14:editId="5CC441EC">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
-                        <wp:posOffset>2571115</wp:posOffset>
+                        <wp:posOffset>2397125</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
-                        <wp:posOffset>85090</wp:posOffset>
-[...149 lines deleted...]
-                        <wp:posOffset>85090</wp:posOffset>
+                        <wp:posOffset>-16510</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="134620" cy="179705"/>
                       <wp:effectExtent l="0" t="0" r="17780" b="10795"/>
                       <wp:wrapNone/>
                       <wp:docPr id="14" name="Prostokąt 14"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr>
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="134620" cy="179705"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
@@ -2656,721 +2025,618 @@
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a:ln>
                             </wps:spPr>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:rect w14:anchorId="20E3FB0A" id="Prostokąt 14" o:spid="_x0000_s1026" style="position:absolute;margin-left:188.55pt;margin-top:6.7pt;width:10.6pt;height:14.15pt;z-index:251789312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC4+GNpCgIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8FuGyEQvVfqPyDu9e66dhyvvI4ip64q&#10;pWmlNB+AWXYXlWXogL12v74Ddhy3zakqB8Qw8Hjz5rG42feG7RR6DbbixSjnTFkJtbZtxZ++rd9d&#10;c+aDsLUwYFXFD8rzm+XbN4vBlWoMHZhaISMQ68vBVbwLwZVZ5mWneuFH4JSlZAPYi0AhtlmNYiD0&#10;3mTjPL/KBsDaIUjlPe3eHZN8mfCbRsnwpWm8CsxUnLiFNGOaN3HOlgtRtihcp+WJhvgHFr3Qlh49&#10;Q92JINgW9V9QvZYIHpowktBn0DRaqlQDVVPkf1Tz2AmnUi0kjndnmfz/g5UPu0f3FSN17+5BfvfM&#10;wqoTtlW3iDB0StT0XBGFygbny/OFGHi6yjbDZ6iptWIbIGmwb7CPgFQd2yepD2ep1T4wSZvF+8nV&#10;mBoiKVXM5rN8ml4Q5fNlhz58VNCzuKg4UicTuNjd+xDJiPL5SCIPRtdrbUwKsN2sDLKdoK6v0zih&#10;+8tjxrKh4vPpeJqQf8v5S4g8jdcgeh3Ivkb3Fb8+HxJlVO2DrZO5gtDmuCbKxp5kjMpFk/pyA/WB&#10;VEQ4epP+Ei06wJ+cDeTLivsfW4GKM/PJUifmxWQSjZyCyXQWRcTLzOYyI6wkqIoHzo7LVTiaf+tQ&#10;tx29VKTaLdxS9xqdlH1hdSJL3kuCn/5JNPdlnE69/OblLwAAAP//AwBQSwMEFAAGAAgAAAAhAGYw&#10;fBrfAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPg0AQhe8m/ofNmHizC91GWsrSGE1NPLb0&#10;4m2AEajsLmGXFv31jic9Tt6X977JdrPpxYVG3zmrIV5EIMhWru5so+FU7B/WIHxAW2PvLGn4Ig+7&#10;/PYmw7R2V3ugyzE0gkusT1FDG8KQSumrlgz6hRvIcvbhRoOBz7GR9YhXLje9XEbRozTYWV5ocaDn&#10;lqrP42Q0lN3yhN+H4jUym70Kb3Nxnt5ftL6/m5+2IALN4Q+GX31Wh5ydSjfZ2oteg0qSmFEO1AoE&#10;A2qzViBKDas4AZln8v8H+Q8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAuPhjaQoCAAAV&#10;BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAZjB8Gt8A&#10;AAAJAQAADwAAAAAAAAAAAAAAAABkBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAHAF&#10;AAAAAA==&#10;"/>
+                    <v:rect w14:anchorId="62A852C7" id="Prostokąt 14" o:spid="_x0000_s1026" style="position:absolute;margin-left:188.75pt;margin-top:-1.3pt;width:10.6pt;height:14.15pt;z-index:251789312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC4+GNpCgIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8FuGyEQvVfqPyDu9e66dhyvvI4ip64q&#10;pWmlNB+AWXYXlWXogL12v74Ddhy3zakqB8Qw8Hjz5rG42feG7RR6DbbixSjnTFkJtbZtxZ++rd9d&#10;c+aDsLUwYFXFD8rzm+XbN4vBlWoMHZhaISMQ68vBVbwLwZVZ5mWneuFH4JSlZAPYi0AhtlmNYiD0&#10;3mTjPL/KBsDaIUjlPe3eHZN8mfCbRsnwpWm8CsxUnLiFNGOaN3HOlgtRtihcp+WJhvgHFr3Qlh49&#10;Q92JINgW9V9QvZYIHpowktBn0DRaqlQDVVPkf1Tz2AmnUi0kjndnmfz/g5UPu0f3FSN17+5BfvfM&#10;wqoTtlW3iDB0StT0XBGFygbny/OFGHi6yjbDZ6iptWIbIGmwb7CPgFQd2yepD2ep1T4wSZvF+8nV&#10;mBoiKVXM5rN8ml4Q5fNlhz58VNCzuKg4UicTuNjd+xDJiPL5SCIPRtdrbUwKsN2sDLKdoK6v0zih&#10;+8tjxrKh4vPpeJqQf8v5S4g8jdcgeh3Ivkb3Fb8+HxJlVO2DrZO5gtDmuCbKxp5kjMpFk/pyA/WB&#10;VEQ4epP+Ei06wJ+cDeTLivsfW4GKM/PJUifmxWQSjZyCyXQWRcTLzOYyI6wkqIoHzo7LVTiaf+tQ&#10;tx29VKTaLdxS9xqdlH1hdSJL3kuCn/5JNPdlnE69/OblLwAAAP//AwBQSwMEFAAGAAgAAAAhAPAY&#10;TkPfAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPg0AQhe8m/ofNmHhrFyEtLTI0RlMTjy29&#10;eBvYEVB2l7BLi/5611M9Tt6X977Jd7PuxZlH11mD8LCMQLCprepMg3Aq94sNCOfJKOqtYYRvdrAr&#10;bm9yypS9mAOfj74RocS4jBBa74dMSle3rMkt7cAmZB921OTDOTZSjXQJ5bqXcRStpabOhIWWBn5u&#10;uf46Thqh6uIT/RzK10hv94l/m8vP6f0F8f5ufnoE4Xn2Vxj+9IM6FMGpspNRTvQISZquAoqwiNcg&#10;ApBsNymICiFepSCLXP7/oPgFAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAuPhjaQoCAAAV&#10;BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA8BhOQ98A&#10;AAAJAQAADwAAAAAAAAAAAAAAAABkBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAHAF&#10;AAAAAA==&#10;"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:noProof/>
-[...68 lines deleted...]
-              </mc:AlternateContent>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidR="00705DE8" w:rsidRPr="00705DE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00705DE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:noProof/>
-[...75 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-            </w:pPr>
+              <w:t>Przeważający</w:t>
+            </w:r>
             <w:r w:rsidRPr="00705DE8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Podstawowy rodzaj działalności </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="004F7135">
+              <w:t xml:space="preserve"> rodzaj działalności </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve">wg </w:t>
             </w:r>
             <w:r w:rsidRPr="00705DE8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>PKD</w:t>
-            </w:r>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5585" w:type="dxa"/>
+            <w:tcW w:w="5211" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="37676F3B" w14:textId="77777777" w:rsidR="00705DE8" w:rsidRPr="00705DE8" w:rsidRDefault="00705DE8" w:rsidP="000E3686">
+          <w:tbl>
+            <w:tblPr>
+              <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="right" w:tblpY="-300"/>
+              <w:tblOverlap w:val="never"/>
+              <w:tblW w:w="4317" w:type="dxa"/>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="308"/>
+              <w:gridCol w:w="308"/>
+              <w:gridCol w:w="308"/>
+              <w:gridCol w:w="309"/>
+              <w:gridCol w:w="308"/>
+              <w:gridCol w:w="308"/>
+              <w:gridCol w:w="309"/>
+              <w:gridCol w:w="308"/>
+              <w:gridCol w:w="308"/>
+              <w:gridCol w:w="309"/>
+              <w:gridCol w:w="308"/>
+              <w:gridCol w:w="308"/>
+              <w:gridCol w:w="309"/>
+              <w:gridCol w:w="309"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="004E09BF" w:rsidRPr="00705DE8" w14:paraId="0CB8B7CD" w14:textId="1914049B" w:rsidTr="004E09BF">
+              <w:trPr>
+                <w:trHeight w:val="137"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="308" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="21E100A1" w14:textId="77777777" w:rsidR="004E09BF" w:rsidRPr="00705DE8" w:rsidRDefault="004E09BF" w:rsidP="004E09BF">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:eastAsia="pl-PL"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="308" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="4FE1DA2F" w14:textId="77777777" w:rsidR="004E09BF" w:rsidRPr="00705DE8" w:rsidRDefault="004E09BF" w:rsidP="004E09BF">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:eastAsia="pl-PL"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="308" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="267C11AC" w14:textId="77777777" w:rsidR="004E09BF" w:rsidRPr="00705DE8" w:rsidRDefault="004E09BF" w:rsidP="004E09BF">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:eastAsia="pl-PL"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="309" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="00BEA9BD" w14:textId="77777777" w:rsidR="004E09BF" w:rsidRPr="00705DE8" w:rsidRDefault="004E09BF" w:rsidP="004E09BF">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:eastAsia="pl-PL"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00705DE8">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:eastAsia="pl-PL"/>
+                    </w:rPr>
+                    <w:t>-</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="308" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="2D825841" w14:textId="77777777" w:rsidR="004E09BF" w:rsidRPr="00705DE8" w:rsidRDefault="004E09BF" w:rsidP="004E09BF">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:eastAsia="pl-PL"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="308" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="7C808FF9" w14:textId="77777777" w:rsidR="004E09BF" w:rsidRPr="00705DE8" w:rsidRDefault="004E09BF" w:rsidP="004E09BF">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:eastAsia="pl-PL"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="309" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="6B205168" w14:textId="77777777" w:rsidR="004E09BF" w:rsidRPr="00705DE8" w:rsidRDefault="004E09BF" w:rsidP="004E09BF">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:eastAsia="pl-PL"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="308" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="51DFF472" w14:textId="77777777" w:rsidR="004E09BF" w:rsidRPr="00705DE8" w:rsidRDefault="004E09BF" w:rsidP="004E09BF">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:eastAsia="pl-PL"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00705DE8">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:eastAsia="pl-PL"/>
+                    </w:rPr>
+                    <w:t>-</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="308" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="17B1A863" w14:textId="77777777" w:rsidR="004E09BF" w:rsidRPr="00705DE8" w:rsidRDefault="004E09BF" w:rsidP="004E09BF">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:eastAsia="pl-PL"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="309" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="159591D1" w14:textId="77777777" w:rsidR="004E09BF" w:rsidRPr="00705DE8" w:rsidRDefault="004E09BF" w:rsidP="004E09BF">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:eastAsia="pl-PL"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="308" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="2607CD14" w14:textId="77777777" w:rsidR="004E09BF" w:rsidRPr="00705DE8" w:rsidRDefault="004E09BF" w:rsidP="004E09BF">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:eastAsia="pl-PL"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00705DE8">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:eastAsia="pl-PL"/>
+                    </w:rPr>
+                    <w:t>-</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="308" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="14533D0E" w14:textId="77777777" w:rsidR="004E09BF" w:rsidRPr="00705DE8" w:rsidRDefault="004E09BF" w:rsidP="004E09BF">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:eastAsia="pl-PL"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="309" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="5859EBD2" w14:textId="77777777" w:rsidR="004E09BF" w:rsidRPr="00705DE8" w:rsidRDefault="004E09BF" w:rsidP="004E09BF">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:eastAsia="pl-PL"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="309" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="300166CE" w14:textId="77777777" w:rsidR="004E09BF" w:rsidRPr="00705DE8" w:rsidRDefault="004E09BF" w:rsidP="004E09BF">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:eastAsia="pl-PL"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="256FE527" w14:textId="6CE122E6" w:rsidR="00705DE8" w:rsidRPr="004F0024" w:rsidRDefault="00C10C63" w:rsidP="004F0024">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...257 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:i/>
-[...128 lines deleted...]
-              <w:t>………………………………………………...……………………</w:t>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidR="00B266B9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>. NIP</w:t>
+            </w:r>
+            <w:r w:rsidR="004E09BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> lub P</w:t>
+            </w:r>
+            <w:r w:rsidR="00DD10F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>ESEL</w:t>
+            </w:r>
+            <w:r w:rsidR="004E09BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (os. fizyczna)</w:t>
+            </w:r>
+            <w:r w:rsidR="00E15D46">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> lub rodzaj, seria i numer dokumentu tożsamości………………………………………</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00705DE8" w:rsidRPr="00705DE8" w14:paraId="233348D6" w14:textId="77777777" w:rsidTr="00A24FB0">
         <w:trPr>
           <w:trHeight w:val="438"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11165" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="04EA14F9" w14:textId="77777777" w:rsidR="00705DE8" w:rsidRPr="00705DE8" w:rsidRDefault="00A24FB0" w:rsidP="00A24FB0">
+          <w:p w14:paraId="04EA14F9" w14:textId="3278A1AF" w:rsidR="00705DE8" w:rsidRPr="00705DE8" w:rsidRDefault="00BA638C" w:rsidP="00A24FB0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656192" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6ADFBD25" wp14:editId="24681DDE">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656192" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6ADFBD25" wp14:editId="406F5826">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
-                        <wp:posOffset>6694805</wp:posOffset>
+                        <wp:posOffset>2827655</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
-                        <wp:posOffset>184150</wp:posOffset>
+                        <wp:posOffset>346075</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="134620" cy="122555"/>
                       <wp:effectExtent l="0" t="0" r="17780" b="10795"/>
                       <wp:wrapNone/>
                       <wp:docPr id="105" name="Prostokąt 105"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr>
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="134620" cy="122555"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
@@ -3378,74 +2644,74 @@
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a:ln>
                             </wps:spPr>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:rect w14:anchorId="530ABF6D" id="Prostokąt 105" o:spid="_x0000_s1026" style="position:absolute;margin-left:527.15pt;margin-top:14.5pt;width:10.6pt;height:9.65pt;z-index:251656192;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD4uetyCQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N47deLtrxVmtsk1V&#10;aXuRtv0AgrGNihk6kDjp13cg3mx6earKA2IYOJw5c1jeHgbD9gq9BlvzfDbnTFkJjbZdzb9+2by6&#10;5swHYRthwKqaH5Xnt6uXL5ajq1QBPZhGISMQ66vR1bwPwVVZ5mWvBuFn4JSlZAs4iEAhdlmDYiT0&#10;wWTFfH6VjYCNQ5DKe9q9PyX5KuG3rZLhU9t6FZipOXELacY0b+OcrZai6lC4XsuJhvgHFoPQlh49&#10;Q92LINgO9R9Qg5YIHtowkzBk0LZaqlQDVZPPf6vmsRdOpVpIHO/OMvn/Bys/7h/dZ4zUvXsA+c0z&#10;C+te2E7dIcLYK9HQc3kUKhudr84XYuDpKtuOH6Ch1opdgKTBocUhAlJ17JCkPp6lVofAJG3mrxdX&#10;BTVEUiovirIs0wuierrs0Id3CgYWFzVH6mQCF/sHHyIZUT0dSeTB6GajjUkBdtu1QbYX1PVNGhO6&#10;vzxmLBtrflMWZUL+JecvIeZp/A1i0IHsa/RQ8+vzIVFF1d7aJpkrCG1Oa6Js7CRjVC6a1FdbaI6k&#10;IsLJm/SXaNED/uBsJF/W3H/fCVScmfeWOnGTLxbRyClYlG+iiHiZ2V5mhJUEVfPA2Wm5Difz7xzq&#10;rqeX8lS7hTvqXquTss+sJrLkvST49E+iuS/jdOr5N69+AgAA//8DAFBLAwQUAAYACAAAACEANm4E&#10;Ot8AAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU+DQBCF7yb+h82YeLO7QtEWWRqjqYnHll68&#10;DTACys4SdmnRX+/2VI8v8+XN97LNbHpxpNF1ljXcLxQI4srWHTcaDsX2bgXCeeQae8uk4YccbPLr&#10;qwzT2p54R8e9b0QoYZeihtb7IZXSVS0ZdAs7EIfbpx0N+hDHRtYjnkK56WWk1IM02HH40OJALy1V&#10;3/vJaCi76IC/u+JNmfU29u9z8TV9vGp9ezM/P4HwNPsLDGf9oA55cCrtxLUTfcgqWcaB1RCtw6gz&#10;oR6TBESpYbmKQeaZ/L8h/wMAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD4uetyCQIAABUE&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQA2bgQ63wAA&#10;AAsBAAAPAAAAAAAAAAAAAAAAAGMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbwUA&#10;AAAA&#10;"/>
+                    <v:rect w14:anchorId="350B0282" id="Prostokąt 105" o:spid="_x0000_s1026" style="position:absolute;margin-left:222.65pt;margin-top:27.25pt;width:10.6pt;height:9.65pt;z-index:251656192;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD4uetyCQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N47deLtrxVmtsk1V&#10;aXuRtv0AgrGNihk6kDjp13cg3mx6earKA2IYOJw5c1jeHgbD9gq9BlvzfDbnTFkJjbZdzb9+2by6&#10;5swHYRthwKqaH5Xnt6uXL5ajq1QBPZhGISMQ66vR1bwPwVVZ5mWvBuFn4JSlZAs4iEAhdlmDYiT0&#10;wWTFfH6VjYCNQ5DKe9q9PyX5KuG3rZLhU9t6FZipOXELacY0b+OcrZai6lC4XsuJhvgHFoPQlh49&#10;Q92LINgO9R9Qg5YIHtowkzBk0LZaqlQDVZPPf6vmsRdOpVpIHO/OMvn/Bys/7h/dZ4zUvXsA+c0z&#10;C+te2E7dIcLYK9HQc3kUKhudr84XYuDpKtuOH6Ch1opdgKTBocUhAlJ17JCkPp6lVofAJG3mrxdX&#10;BTVEUiovirIs0wuierrs0Id3CgYWFzVH6mQCF/sHHyIZUT0dSeTB6GajjUkBdtu1QbYX1PVNGhO6&#10;vzxmLBtrflMWZUL+JecvIeZp/A1i0IHsa/RQ8+vzIVFF1d7aJpkrCG1Oa6Js7CRjVC6a1FdbaI6k&#10;IsLJm/SXaNED/uBsJF/W3H/fCVScmfeWOnGTLxbRyClYlG+iiHiZ2V5mhJUEVfPA2Wm5Difz7xzq&#10;rqeX8lS7hTvqXquTss+sJrLkvST49E+iuS/jdOr5N69+AgAA//8DAFBLAwQUAAYACAAAACEAUnBa&#10;wt8AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPTU/DMAyG70j8h8hI3FjK+sEoTScEGhLHrbtw&#10;cxvTFhqnatKt8OsJJ7jZ8qPXz1tsFzOIE02ut6zgdhWBIG6s7rlVcKx2NxsQziNrHCyTgi9ysC0v&#10;LwrMtT3znk4H34oQwi5HBZ33Yy6lazoy6FZ2JA63dzsZ9GGdWqknPIdwM8h1FGXSYM/hQ4cjPXXU&#10;fB5mo6Du10f83lcvkbnfxf51qT7mt2elrq+WxwcQnhb/B8OvflCHMjjVdmbtxKAgSdI4oArSJAUR&#10;gCTLwlAruIs3IMtC/m9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD4uetyCQIAABUE&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBScFrC3wAA&#10;AAkBAAAPAAAAAAAAAAAAAAAAAGMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbwUA&#10;AAAA&#10;"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251655168" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="494E9701" wp14:editId="6703D488">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251655168" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="494E9701" wp14:editId="1260D371">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
-                        <wp:posOffset>6069330</wp:posOffset>
+                        <wp:posOffset>2211705</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
-                        <wp:posOffset>184150</wp:posOffset>
+                        <wp:posOffset>355600</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="134620" cy="122555"/>
                       <wp:effectExtent l="0" t="0" r="17780" b="10795"/>
                       <wp:wrapNone/>
                       <wp:docPr id="104" name="Prostokąt 104"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr>
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="134620" cy="122555"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
@@ -3453,214 +2719,259 @@
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a:ln>
                             </wps:spPr>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:rect w14:anchorId="63DA9F4C" id="Prostokąt 104" o:spid="_x0000_s1026" style="position:absolute;margin-left:477.9pt;margin-top:14.5pt;width:10.6pt;height:9.65pt;z-index:251655168;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD4uetyCQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N47deLtrxVmtsk1V&#10;aXuRtv0AgrGNihk6kDjp13cg3mx6earKA2IYOJw5c1jeHgbD9gq9BlvzfDbnTFkJjbZdzb9+2by6&#10;5swHYRthwKqaH5Xnt6uXL5ajq1QBPZhGISMQ66vR1bwPwVVZ5mWvBuFn4JSlZAs4iEAhdlmDYiT0&#10;wWTFfH6VjYCNQ5DKe9q9PyX5KuG3rZLhU9t6FZipOXELacY0b+OcrZai6lC4XsuJhvgHFoPQlh49&#10;Q92LINgO9R9Qg5YIHtowkzBk0LZaqlQDVZPPf6vmsRdOpVpIHO/OMvn/Bys/7h/dZ4zUvXsA+c0z&#10;C+te2E7dIcLYK9HQc3kUKhudr84XYuDpKtuOH6Ch1opdgKTBocUhAlJ17JCkPp6lVofAJG3mrxdX&#10;BTVEUiovirIs0wuierrs0Id3CgYWFzVH6mQCF/sHHyIZUT0dSeTB6GajjUkBdtu1QbYX1PVNGhO6&#10;vzxmLBtrflMWZUL+JecvIeZp/A1i0IHsa/RQ8+vzIVFF1d7aJpkrCG1Oa6Js7CRjVC6a1FdbaI6k&#10;IsLJm/SXaNED/uBsJF/W3H/fCVScmfeWOnGTLxbRyClYlG+iiHiZ2V5mhJUEVfPA2Wm5Difz7xzq&#10;rqeX8lS7hTvqXquTss+sJrLkvST49E+iuS/jdOr5N69+AgAA//8DAFBLAwQUAAYACAAAACEAfysR&#10;Ud8AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU+DQBCF7yb+h82YeLOL1NqCLI3R1MRjSy/e&#10;BhgBZWcJu7Tor3c86e1N3sub72Xb2fbqRKPvHBu4XUSgiCtXd9wYOBa7mw0oH5Br7B2TgS/ysM0v&#10;LzJMa3fmPZ0OoVFSwj5FA20IQ6q1r1qy6BduIBbv3Y0Wg5xjo+sRz1Juex1H0b222LF8aHGgp5aq&#10;z8NkDZRdfMTvffES2WS3DK9z8TG9PRtzfTU/PoAKNIe/MPziCzrkwlS6iWuvegPJaiXowUCcyCYJ&#10;JOu1iNLA3WYJOs/0/wX5DwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD4uetyCQIAABUE&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQB/KxFR3wAA&#10;AAkBAAAPAAAAAAAAAAAAAAAAAGMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbwUA&#10;AAAA&#10;"/>
+                    <v:rect w14:anchorId="66CD29EA" id="Prostokąt 104" o:spid="_x0000_s1026" style="position:absolute;margin-left:174.15pt;margin-top:28pt;width:10.6pt;height:9.65pt;z-index:251655168;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD4uetyCQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N47deLtrxVmtsk1V&#10;aXuRtv0AgrGNihk6kDjp13cg3mx6earKA2IYOJw5c1jeHgbD9gq9BlvzfDbnTFkJjbZdzb9+2by6&#10;5swHYRthwKqaH5Xnt6uXL5ajq1QBPZhGISMQ66vR1bwPwVVZ5mWvBuFn4JSlZAs4iEAhdlmDYiT0&#10;wWTFfH6VjYCNQ5DKe9q9PyX5KuG3rZLhU9t6FZipOXELacY0b+OcrZai6lC4XsuJhvgHFoPQlh49&#10;Q92LINgO9R9Qg5YIHtowkzBk0LZaqlQDVZPPf6vmsRdOpVpIHO/OMvn/Bys/7h/dZ4zUvXsA+c0z&#10;C+te2E7dIcLYK9HQc3kUKhudr84XYuDpKtuOH6Ch1opdgKTBocUhAlJ17JCkPp6lVofAJG3mrxdX&#10;BTVEUiovirIs0wuierrs0Id3CgYWFzVH6mQCF/sHHyIZUT0dSeTB6GajjUkBdtu1QbYX1PVNGhO6&#10;vzxmLBtrflMWZUL+JecvIeZp/A1i0IHsa/RQ8+vzIVFF1d7aJpkrCG1Oa6Js7CRjVC6a1FdbaI6k&#10;IsLJm/SXaNED/uBsJF/W3H/fCVScmfeWOnGTLxbRyClYlG+iiHiZ2V5mhJUEVfPA2Wm5Difz7xzq&#10;rqeX8lS7hTvqXquTss+sJrLkvST49E+iuS/jdOr5N69+AgAA//8DAFBLAwQUAAYACAAAACEAN4Qe&#10;vt8AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU+DQBCF7yb+h82YeLOLRbBFhsZo2sRjSy/e&#10;FnYElJ0l7NKiv97tSY+T+fLe9/LNbHpxotF1lhHuFxEI4trqjhuEY7m9W4FwXrFWvWVC+CYHm+L6&#10;KleZtmfe0+ngGxFC2GUKofV+yKR0dUtGuYUdiMPvw45G+XCOjdSjOodw08tlFKXSqI5DQ6sGemmp&#10;/jpMBqHqlkf1sy93kVlvY/82l5/T+yvi7c38/ATC0+z/YLjoB3UoglNlJ9ZO9AjxwyoOKEKShk0B&#10;iNN1AqJCeExikEUu/y8ofgEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD4uetyCQIAABUE&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQA3hB6+3wAA&#10;AAkBAAAPAAAAAAAAAAAAAAAAAGMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbwUA&#10;AAAA&#10;"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
+            <w:r w:rsidR="00C10C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>6.</w:t>
+            </w:r>
             <w:r w:rsidR="00796959">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Pracodawca w okresie </w:t>
+              <w:t xml:space="preserve"> Pracodawca w okresie </w:t>
             </w:r>
             <w:r w:rsidR="00705DE8" w:rsidRPr="00705DE8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:t>365 dni przed dniem zgłoszenia oferty pracy został ukarany lub skazany prawomocnym wyrokiem za naruszenie przepisów prawa pracy albo jest objęty postępowaniem dotyczącym naruszenia tych przepisów</w:t>
+              <w:t xml:space="preserve">365 dni przed dniem zgłoszenia oferty pracy został </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">prawomocnie </w:t>
+            </w:r>
+            <w:r w:rsidR="00705DE8" w:rsidRPr="00705DE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>ukarany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> za wykroczenie</w:t>
+            </w:r>
+            <w:r w:rsidR="00705DE8" w:rsidRPr="00705DE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> lub </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>prawomocnie skazany za przestępstwo</w:t>
+            </w:r>
+            <w:r w:rsidR="00705DE8" w:rsidRPr="00705DE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>przeciwko</w:t>
+            </w:r>
+            <w:r w:rsidR="00705DE8" w:rsidRPr="00705DE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> przepis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>om</w:t>
+            </w:r>
+            <w:r w:rsidR="00705DE8" w:rsidRPr="00705DE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> prawa pracy albo jest objęty postępowaniem dotyczącym naruszenia </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>przepisów prawa pracy</w:t>
             </w:r>
             <w:r w:rsidR="00705DE8" w:rsidRPr="00705DE8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve">: nie            tak     </w:t>
             </w:r>
             <w:r w:rsidR="00705DE8" w:rsidRPr="00705DE8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="44"/>
                 <w:szCs w:val="44"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00705DE8" w:rsidRPr="00705DE8" w14:paraId="56D17137" w14:textId="77777777" w:rsidTr="00A24FB0">
         <w:trPr>
           <w:trHeight w:val="319"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11165" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="017DEBF3" w14:textId="77777777" w:rsidR="00705DE8" w:rsidRPr="00705DE8" w:rsidRDefault="00705DE8" w:rsidP="00A24FB0">
+          <w:p w14:paraId="017DEBF3" w14:textId="79357090" w:rsidR="00705DE8" w:rsidRPr="00705DE8" w:rsidRDefault="00E15D46" w:rsidP="00A24FB0">
             <w:pPr>
               <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="44"/>
                 <w:szCs w:val="44"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="18FD5713" wp14:editId="4A023C6F">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="52D54192" wp14:editId="19A68F60">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
-                        <wp:posOffset>4867910</wp:posOffset>
+                        <wp:posOffset>4340860</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
-                        <wp:posOffset>81280</wp:posOffset>
-[...74 lines deleted...]
-                        <wp:posOffset>81280</wp:posOffset>
+                        <wp:posOffset>58420</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="134620" cy="122555"/>
                       <wp:effectExtent l="13970" t="8890" r="13335" b="11430"/>
                       <wp:wrapNone/>
                       <wp:docPr id="102" name="Prostokąt 102"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr>
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="134620" cy="122555"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
@@ -3668,68 +2979,68 @@
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a:ln>
                             </wps:spPr>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:rect w14:anchorId="1FA550F1" id="Prostokąt 102" o:spid="_x0000_s1026" style="position:absolute;margin-left:352.3pt;margin-top:6.4pt;width:10.6pt;height:9.65pt;z-index:251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD4uetyCQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N47deLtrxVmtsk1V&#10;aXuRtv0AgrGNihk6kDjp13cg3mx6earKA2IYOJw5c1jeHgbD9gq9BlvzfDbnTFkJjbZdzb9+2by6&#10;5swHYRthwKqaH5Xnt6uXL5ajq1QBPZhGISMQ66vR1bwPwVVZ5mWvBuFn4JSlZAs4iEAhdlmDYiT0&#10;wWTFfH6VjYCNQ5DKe9q9PyX5KuG3rZLhU9t6FZipOXELacY0b+OcrZai6lC4XsuJhvgHFoPQlh49&#10;Q92LINgO9R9Qg5YIHtowkzBk0LZaqlQDVZPPf6vmsRdOpVpIHO/OMvn/Bys/7h/dZ4zUvXsA+c0z&#10;C+te2E7dIcLYK9HQc3kUKhudr84XYuDpKtuOH6Ch1opdgKTBocUhAlJ17JCkPp6lVofAJG3mrxdX&#10;BTVEUiovirIs0wuierrs0Id3CgYWFzVH6mQCF/sHHyIZUT0dSeTB6GajjUkBdtu1QbYX1PVNGhO6&#10;vzxmLBtrflMWZUL+JecvIeZp/A1i0IHsa/RQ8+vzIVFF1d7aJpkrCG1Oa6Js7CRjVC6a1FdbaI6k&#10;IsLJm/SXaNED/uBsJF/W3H/fCVScmfeWOnGTLxbRyClYlG+iiHiZ2V5mhJUEVfPA2Wm5Difz7xzq&#10;rqeX8lS7hTvqXquTss+sJrLkvST49E+iuS/jdOr5N69+AgAA//8DAFBLAwQUAAYACAAAACEAsQ7p&#10;O94AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhTF1oa4lQIVCSObXrh&#10;5sTbJBCvo9hpA1/P9gS3Hc3T7Ey2mVwnTjiE1pOG+SwBgVR521Kt4VBs7x5BhGjIms4TavjGAJv8&#10;+iozqfVn2uFpH2vBIRRSo6GJsU+lDFWDzoSZ75HYO/rBmchyqKUdzJnDXSdVkiylMy3xh8b0+NJg&#10;9bUfnYayVQfzsyveErfeLuL7VHyOH69a395Mz08gIk7xD4ZLfa4OOXcq/Ug2iE7DKrlfMsqG4gkM&#10;rNQDH6WGhZqDzDP5f0H+CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPi563IJAgAAFQQA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhALEO6TveAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAAYwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABuBQAA&#10;AAA=&#10;"/>
+                    <v:rect w14:anchorId="7102B48B" id="Prostokąt 102" o:spid="_x0000_s1026" style="position:absolute;margin-left:341.8pt;margin-top:4.6pt;width:10.6pt;height:9.65pt;z-index:251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD4uetyCQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N47deLtrxVmtsk1V&#10;aXuRtv0AgrGNihk6kDjp13cg3mx6earKA2IYOJw5c1jeHgbD9gq9BlvzfDbnTFkJjbZdzb9+2by6&#10;5swHYRthwKqaH5Xnt6uXL5ajq1QBPZhGISMQ66vR1bwPwVVZ5mWvBuFn4JSlZAs4iEAhdlmDYiT0&#10;wWTFfH6VjYCNQ5DKe9q9PyX5KuG3rZLhU9t6FZipOXELacY0b+OcrZai6lC4XsuJhvgHFoPQlh49&#10;Q92LINgO9R9Qg5YIHtowkzBk0LZaqlQDVZPPf6vmsRdOpVpIHO/OMvn/Bys/7h/dZ4zUvXsA+c0z&#10;C+te2E7dIcLYK9HQc3kUKhudr84XYuDpKtuOH6Ch1opdgKTBocUhAlJ17JCkPp6lVofAJG3mrxdX&#10;BTVEUiovirIs0wuierrs0Id3CgYWFzVH6mQCF/sHHyIZUT0dSeTB6GajjUkBdtu1QbYX1PVNGhO6&#10;vzxmLBtrflMWZUL+JecvIeZp/A1i0IHsa/RQ8+vzIVFF1d7aJpkrCG1Oa6Js7CRjVC6a1FdbaI6k&#10;IsLJm/SXaNED/uBsJF/W3H/fCVScmfeWOnGTLxbRyClYlG+iiHiZ2V5mhJUEVfPA2Wm5Difz7xzq&#10;rqeX8lS7hTvqXquTss+sJrLkvST49E+iuS/jdOr5N69+AgAA//8DAFBLAwQUAAYACAAAACEAZL3L&#10;rd4AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU+DQBSE7yb+h80z8WYXqSKlLI3R1MRjSy/e&#10;HuwTqOxbwi4t+utdT/U4mcnMN/lmNr040eg6ywruFxEI4trqjhsFh3J7l4JwHlljb5kUfJODTXF9&#10;lWOm7Zl3dNr7RoQSdhkqaL0fMild3ZJBt7ADcfA+7WjQBzk2Uo94DuWml3EUJdJgx2GhxYFeWqq/&#10;9pNRUHXxAX925VtkVtulf5/L4/TxqtTtzfy8BuFp9pcw/OEHdCgCU2Un1k70CpJ0mYSoglUMIvhP&#10;0UO4UimI00eQRS7/Hyh+AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPi563IJAgAAFQQA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAGS9y63eAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAAYwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABuBQAA&#10;AAA=&#10;"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00705DE8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251708416" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="16B2D17A" wp14:editId="651AE293">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251708416" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="16B2D17A" wp14:editId="67EAFCDE">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>6100445</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>81280</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="134620" cy="122555"/>
                       <wp:effectExtent l="11430" t="8890" r="6350" b="11430"/>
                       <wp:wrapNone/>
                       <wp:docPr id="101" name="Prostokąt 101"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr>
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="134620" cy="122555"/>
                               </a:xfrm>
@@ -3743,56 +3054,56 @@
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a:ln>
                             </wps:spPr>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:rect w14:anchorId="734DC540" id="Prostokąt 101" o:spid="_x0000_s1026" style="position:absolute;margin-left:480.35pt;margin-top:6.4pt;width:10.6pt;height:9.65pt;z-index:251708416;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD4uetyCQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N47deLtrxVmtsk1V&#10;aXuRtv0AgrGNihk6kDjp13cg3mx6earKA2IYOJw5c1jeHgbD9gq9BlvzfDbnTFkJjbZdzb9+2by6&#10;5swHYRthwKqaH5Xnt6uXL5ajq1QBPZhGISMQ66vR1bwPwVVZ5mWvBuFn4JSlZAs4iEAhdlmDYiT0&#10;wWTFfH6VjYCNQ5DKe9q9PyX5KuG3rZLhU9t6FZipOXELacY0b+OcrZai6lC4XsuJhvgHFoPQlh49&#10;Q92LINgO9R9Qg5YIHtowkzBk0LZaqlQDVZPPf6vmsRdOpVpIHO/OMvn/Bys/7h/dZ4zUvXsA+c0z&#10;C+te2E7dIcLYK9HQc3kUKhudr84XYuDpKtuOH6Ch1opdgKTBocUhAlJ17JCkPp6lVofAJG3mrxdX&#10;BTVEUiovirIs0wuierrs0Id3CgYWFzVH6mQCF/sHHyIZUT0dSeTB6GajjUkBdtu1QbYX1PVNGhO6&#10;vzxmLBtrflMWZUL+JecvIeZp/A1i0IHsa/RQ8+vzIVFF1d7aJpkrCG1Oa6Js7CRjVC6a1FdbaI6k&#10;IsLJm/SXaNED/uBsJF/W3H/fCVScmfeWOnGTLxbRyClYlG+iiHiZ2V5mhJUEVfPA2Wm5Difz7xzq&#10;rqeX8lS7hTvqXquTss+sJrLkvST49E+iuS/jdOr5N69+AgAA//8DAFBLAwQUAAYACAAAACEAUGQ/&#10;yd4AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KidVCpNiFMhUJE4tumF&#10;2yY2SSBeR7HTBr6e5QTH1TzNvil2ixvE2U6h96QhWSkQlhpvemo1nKr93RZEiEgGB09Ww5cNsCuv&#10;rwrMjb/QwZ6PsRVcQiFHDV2MYy5laDrrMKz8aImzdz85jHxOrTQTXrjcDTJVaiMd9sQfOhztU2eb&#10;z+PsNNR9esLvQ/WiXLZfx9el+pjfnrW+vVkeH0BEu8Q/GH71WR1Kdqr9TCaIQUO2UfeMcpDyBAay&#10;bZKBqDWs0wRkWcj/C8ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPi563IJAgAAFQQA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAFBkP8neAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAAYwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABuBQAA&#10;AAA=&#10;"/>
+                    <v:rect w14:anchorId="62D944F5" id="Prostokąt 101" o:spid="_x0000_s1026" style="position:absolute;margin-left:480.35pt;margin-top:6.4pt;width:10.6pt;height:9.65pt;z-index:251708416;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD4uetyCQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N47deLtrxVmtsk1V&#10;aXuRtv0AgrGNihk6kDjp13cg3mx6earKA2IYOJw5c1jeHgbD9gq9BlvzfDbnTFkJjbZdzb9+2by6&#10;5swHYRthwKqaH5Xnt6uXL5ajq1QBPZhGISMQ66vR1bwPwVVZ5mWvBuFn4JSlZAs4iEAhdlmDYiT0&#10;wWTFfH6VjYCNQ5DKe9q9PyX5KuG3rZLhU9t6FZipOXELacY0b+OcrZai6lC4XsuJhvgHFoPQlh49&#10;Q92LINgO9R9Qg5YIHtowkzBk0LZaqlQDVZPPf6vmsRdOpVpIHO/OMvn/Bys/7h/dZ4zUvXsA+c0z&#10;C+te2E7dIcLYK9HQc3kUKhudr84XYuDpKtuOH6Ch1opdgKTBocUhAlJ17JCkPp6lVofAJG3mrxdX&#10;BTVEUiovirIs0wuierrs0Id3CgYWFzVH6mQCF/sHHyIZUT0dSeTB6GajjUkBdtu1QbYX1PVNGhO6&#10;vzxmLBtrflMWZUL+JecvIeZp/A1i0IHsa/RQ8+vzIVFF1d7aJpkrCG1Oa6Js7CRjVC6a1FdbaI6k&#10;IsLJm/SXaNED/uBsJF/W3H/fCVScmfeWOnGTLxbRyClYlG+iiHiZ2V5mhJUEVfPA2Wm5Difz7xzq&#10;rqeX8lS7hTvqXquTss+sJrLkvST49E+iuS/jdOr5N69+AgAA//8DAFBLAwQUAAYACAAAACEAUGQ/&#10;yd4AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KidVCpNiFMhUJE4tumF&#10;2yY2SSBeR7HTBr6e5QTH1TzNvil2ixvE2U6h96QhWSkQlhpvemo1nKr93RZEiEgGB09Ww5cNsCuv&#10;rwrMjb/QwZ6PsRVcQiFHDV2MYy5laDrrMKz8aImzdz85jHxOrTQTXrjcDTJVaiMd9sQfOhztU2eb&#10;z+PsNNR9esLvQ/WiXLZfx9el+pjfnrW+vVkeH0BEu8Q/GH71WR1Kdqr9TCaIQUO2UfeMcpDyBAay&#10;bZKBqDWs0wRkWcj/C8ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPi563IJAgAAFQQA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAFBkP8neAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAAYwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABuBQAA&#10;AAA=&#10;"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00705DE8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251707392" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="53731684" wp14:editId="01339C20">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>6273165</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>81280</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="134620" cy="122555"/>
                       <wp:effectExtent l="12700" t="8890" r="5080" b="11430"/>
                       <wp:wrapNone/>
                       <wp:docPr id="100" name="Prostokąt 100"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
@@ -3823,51 +3134,51 @@
                                 <a:tailEnd/>
                               </a:ln>
                             </wps:spPr>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
                     <v:rect w14:anchorId="6D56E126" id="Prostokąt 100" o:spid="_x0000_s1026" style="position:absolute;margin-left:493.95pt;margin-top:6.4pt;width:10.6pt;height:9.65pt;z-index:251707392;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD4uetyCQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N47deLtrxVmtsk1V&#10;aXuRtv0AgrGNihk6kDjp13cg3mx6earKA2IYOJw5c1jeHgbD9gq9BlvzfDbnTFkJjbZdzb9+2by6&#10;5swHYRthwKqaH5Xnt6uXL5ajq1QBPZhGISMQ66vR1bwPwVVZ5mWvBuFn4JSlZAs4iEAhdlmDYiT0&#10;wWTFfH6VjYCNQ5DKe9q9PyX5KuG3rZLhU9t6FZipOXELacY0b+OcrZai6lC4XsuJhvgHFoPQlh49&#10;Q92LINgO9R9Qg5YIHtowkzBk0LZaqlQDVZPPf6vmsRdOpVpIHO/OMvn/Bys/7h/dZ4zUvXsA+c0z&#10;C+te2E7dIcLYK9HQc3kUKhudr84XYuDpKtuOH6Ch1opdgKTBocUhAlJ17JCkPp6lVofAJG3mrxdX&#10;BTVEUiovirIs0wuierrs0Id3CgYWFzVH6mQCF/sHHyIZUT0dSeTB6GajjUkBdtu1QbYX1PVNGhO6&#10;vzxmLBtrflMWZUL+JecvIeZp/A1i0IHsa/RQ8+vzIVFF1d7aJpkrCG1Oa6Js7CRjVC6a1FdbaI6k&#10;IsLJm/SXaNED/uBsJF/W3H/fCVScmfeWOnGTLxbRyClYlG+iiHiZ2V5mhJUEVfPA2Wm5Difz7xzq&#10;rqeX8lS7hTvqXquTss+sJrLkvST49E+iuS/jdOr5N69+AgAA//8DAFBLAwQUAAYACAAAACEAatz8&#10;jt4AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KidVIImxKkQqEgc2/TC&#10;bRObJBCvo9hpA1/P9gTH1TzNvim2ixvEyU6h96QhWSkQlhpvemo1HKvd3QZEiEgGB09Ww7cNsC2v&#10;rwrMjT/T3p4OsRVcQiFHDV2MYy5laDrrMKz8aImzDz85jHxOrTQTnrncDTJV6l467Ik/dDja5842&#10;X4fZaaj79Ig/++pVuWy3jm9L9Tm/v2h9e7M8PYKIdol/MFz0WR1Kdqr9TCaIQUO2ecgY5SDlCRdA&#10;qSwBUWtYpwnIspD/J5S/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPi563IJAgAAFQQA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAGrc/I7eAAAA&#10;CgEAAA8AAAAAAAAAAAAAAAAAYwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABuBQAA&#10;AAA=&#10;"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00705DE8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251704320" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="33F926C2" wp14:editId="78509D9E">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>6445250</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>81280</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="134620" cy="122555"/>
                       <wp:effectExtent l="13335" t="8890" r="13970" b="11430"/>
                       <wp:wrapNone/>
                       <wp:docPr id="99" name="Prostokąt 99"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
@@ -3898,51 +3209,51 @@
                                 <a:tailEnd/>
                               </a:ln>
                             </wps:spPr>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
                     <v:rect w14:anchorId="19F0B58F" id="Prostokąt 99" o:spid="_x0000_s1026" style="position:absolute;margin-left:507.5pt;margin-top:6.4pt;width:10.6pt;height:9.65pt;z-index:251704320;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD4uetyCQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N47deLtrxVmtsk1V&#10;aXuRtv0AgrGNihk6kDjp13cg3mx6earKA2IYOJw5c1jeHgbD9gq9BlvzfDbnTFkJjbZdzb9+2by6&#10;5swHYRthwKqaH5Xnt6uXL5ajq1QBPZhGISMQ66vR1bwPwVVZ5mWvBuFn4JSlZAs4iEAhdlmDYiT0&#10;wWTFfH6VjYCNQ5DKe9q9PyX5KuG3rZLhU9t6FZipOXELacY0b+OcrZai6lC4XsuJhvgHFoPQlh49&#10;Q92LINgO9R9Qg5YIHtowkzBk0LZaqlQDVZPPf6vmsRdOpVpIHO/OMvn/Bys/7h/dZ4zUvXsA+c0z&#10;C+te2E7dIcLYK9HQc3kUKhudr84XYuDpKtuOH6Ch1opdgKTBocUhAlJ17JCkPp6lVofAJG3mrxdX&#10;BTVEUiovirIs0wuierrs0Id3CgYWFzVH6mQCF/sHHyIZUT0dSeTB6GajjUkBdtu1QbYX1PVNGhO6&#10;vzxmLBtrflMWZUL+JecvIeZp/A1i0IHsa/RQ8+vzIVFF1d7aJpkrCG1Oa6Js7CRjVC6a1FdbaI6k&#10;IsLJm/SXaNED/uBsJF/W3H/fCVScmfeWOnGTLxbRyClYlG+iiHiZ2V5mhJUEVfPA2Wm5Difz7xzq&#10;rqeX8lS7hTvqXquTss+sJrLkvST49E+iuS/jdOr5N69+AgAA//8DAFBLAwQUAAYACAAAACEAdugE&#10;PN4AAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KidRFQQ4lQIVCSObXrh&#10;5sRLEojXUey0ga9ne6K3He1oZl6xWdwgjjiF3pOGZKVAIDXe9tRqOFTbuwcQIRqyZvCEGn4wwKa8&#10;vipMbv2Jdnjcx1ZwCIXcaOhiHHMpQ9OhM2HlRyT+ffrJmchyaqWdzInD3SBTpdbSmZ64oTMjvnTY&#10;fO9np6Hu04P53VVvyj1us/i+VF/zx6vWtzfL8xOIiEv8N8N5Pk+HkjfVfiYbxMBaJfcME/lKmeHs&#10;UNk6BVFryNIEZFnIS4byDwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPi563IJAgAAFQQA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHboBDzeAAAA&#10;CwEAAA8AAAAAAAAAAAAAAAAAYwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABuBQAA&#10;AAA=&#10;"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00705DE8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251705344" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="47BBA421" wp14:editId="0494739D">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>6620510</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>81280</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="134620" cy="122555"/>
                       <wp:effectExtent l="7620" t="8890" r="10160" b="11430"/>
                       <wp:wrapNone/>
                       <wp:docPr id="98" name="Prostokąt 98"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
@@ -3973,51 +3284,51 @@
                                 <a:tailEnd/>
                               </a:ln>
                             </wps:spPr>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
                     <v:rect w14:anchorId="1E0DDFF5" id="Prostokąt 98" o:spid="_x0000_s1026" style="position:absolute;margin-left:521.3pt;margin-top:6.4pt;width:10.6pt;height:9.65pt;z-index:251705344;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD4uetyCQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N47deLtrxVmtsk1V&#10;aXuRtv0AgrGNihk6kDjp13cg3mx6earKA2IYOJw5c1jeHgbD9gq9BlvzfDbnTFkJjbZdzb9+2by6&#10;5swHYRthwKqaH5Xnt6uXL5ajq1QBPZhGISMQ66vR1bwPwVVZ5mWvBuFn4JSlZAs4iEAhdlmDYiT0&#10;wWTFfH6VjYCNQ5DKe9q9PyX5KuG3rZLhU9t6FZipOXELacY0b+OcrZai6lC4XsuJhvgHFoPQlh49&#10;Q92LINgO9R9Qg5YIHtowkzBk0LZaqlQDVZPPf6vmsRdOpVpIHO/OMvn/Bys/7h/dZ4zUvXsA+c0z&#10;C+te2E7dIcLYK9HQc3kUKhudr84XYuDpKtuOH6Ch1opdgKTBocUhAlJ17JCkPp6lVofAJG3mrxdX&#10;BTVEUiovirIs0wuierrs0Id3CgYWFzVH6mQCF/sHHyIZUT0dSeTB6GajjUkBdtu1QbYX1PVNGhO6&#10;vzxmLBtrflMWZUL+JecvIeZp/A1i0IHsa/RQ8+vzIVFF1d7aJpkrCG1Oa6Js7CRjVC6a1FdbaI6k&#10;IsLJm/SXaNED/uBsJF/W3H/fCVScmfeWOnGTLxbRyClYlG+iiHiZ2V5mhJUEVfPA2Wm5Difz7xzq&#10;rqeX8lS7hTvqXquTss+sJrLkvST49E+iuS/jdOr5N69+AgAA//8DAFBLAwQUAAYACAAAACEAwKPi&#10;3N4AAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjdBEUQ4lQIVCSObXrh&#10;tomXJBDbUey0ga9ne6K3Ge3T7EyxWewgjjSF3jsN65UCQa7xpnethkO1vXsAESI6g4N3pOGHAmzK&#10;66sCc+NPbkfHfWwFh7iQo4YuxjGXMjQdWQwrP5Lj26efLEa2UyvNhCcOt4NMlMqkxd7xhw5Heumo&#10;+d7PVkPdJwf83VVvyj5u0/i+VF/zx6vWtzfL8xOISEv8h+Fcn6tDyZ1qPzsTxMBe3ScZs6wS3nAm&#10;VJayqjWkyRpkWcjLDeUfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPi563IJAgAAFQQA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAMCj4tzeAAAA&#10;CwEAAA8AAAAAAAAAAAAAAAAAYwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABuBQAA&#10;AAA=&#10;"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00705DE8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251706368" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4E23F78B" wp14:editId="54DC8176">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>6788785</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>81280</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="134620" cy="122555"/>
                       <wp:effectExtent l="13970" t="8890" r="13335" b="11430"/>
                       <wp:wrapNone/>
                       <wp:docPr id="97" name="Prostokąt 97"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
@@ -4048,148 +3359,157 @@
                                 <a:tailEnd/>
                               </a:ln>
                             </wps:spPr>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
                     <v:rect w14:anchorId="2A879F64" id="Prostokąt 97" o:spid="_x0000_s1026" style="position:absolute;margin-left:534.55pt;margin-top:6.4pt;width:10.6pt;height:9.65pt;z-index:251706368;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD4uetyCQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N47deLtrxVmtsk1V&#10;aXuRtv0AgrGNihk6kDjp13cg3mx6earKA2IYOJw5c1jeHgbD9gq9BlvzfDbnTFkJjbZdzb9+2by6&#10;5swHYRthwKqaH5Xnt6uXL5ajq1QBPZhGISMQ66vR1bwPwVVZ5mWvBuFn4JSlZAs4iEAhdlmDYiT0&#10;wWTFfH6VjYCNQ5DKe9q9PyX5KuG3rZLhU9t6FZipOXELacY0b+OcrZai6lC4XsuJhvgHFoPQlh49&#10;Q92LINgO9R9Qg5YIHtowkzBk0LZaqlQDVZPPf6vmsRdOpVpIHO/OMvn/Bys/7h/dZ4zUvXsA+c0z&#10;C+te2E7dIcLYK9HQc3kUKhudr84XYuDpKtuOH6Ch1opdgKTBocUhAlJ17JCkPp6lVofAJG3mrxdX&#10;BTVEUiovirIs0wuierrs0Id3CgYWFzVH6mQCF/sHHyIZUT0dSeTB6GajjUkBdtu1QbYX1PVNGhO6&#10;vzxmLBtrflMWZUL+JecvIeZp/A1i0IHsa/RQ8+vzIVFF1d7aJpkrCG1Oa6Js7CRjVC6a1FdbaI6k&#10;IsLJm/SXaNED/uBsJF/W3H/fCVScmfeWOnGTLxbRyClYlG+iiHiZ2V5mhJUEVfPA2Wm5Difz7xzq&#10;rqeX8lS7hTvqXquTss+sJrLkvST49E+iuS/jdOr5N69+AgAA//8DAFBLAwQUAAYACAAAACEAsiyW&#10;Nd4AAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPTU+DQBCG7yb+h82YeLO7QNIIsjRGUxOPLb30&#10;tsAItOwsYZcW/fVOT3qbN/Pk/cg3ix3EBSffO9IQrRQIpNo1PbUaDuX26RmED4YaMzhCDd/oYVPc&#10;3+Uma9yVdnjZh1awCfnMaOhCGDMpfd2hNX7lRiT+fbnJmsByamUzmSub20HGSq2lNT1xQmdGfOuw&#10;Pu9nq6Hq44P52ZUfyqbbJHwu5Wk+vmv9+LC8voAIuIQ/GG71uToU3KlyMzVeDKzVOo2Y5SvmDTdC&#10;pSoBUWlI4ghkkcv/G4pfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPi563IJAgAAFQQA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhALIsljXeAAAA&#10;CwEAAA8AAAAAAAAAAAAAAAAAYwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABuBQAA&#10;AAA=&#10;"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r w:rsidRPr="00705DE8">
-[...29 lines deleted...]
-            <w:r w:rsidRPr="00705DE8">
+            <w:r w:rsidR="00C10C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidR="00705DE8" w:rsidRPr="00705DE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidR="00DD10F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pracodawca jest agencją zatrudnienia zgłaszającą ofertę pracy tymczasowej:      </w:t>
+            </w:r>
+            <w:r w:rsidR="00705DE8" w:rsidRPr="00705DE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> nie       tak </w:t>
+            </w:r>
+            <w:r w:rsidR="00705DE8" w:rsidRPr="00705DE8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>nr wpisu do rejestru</w:t>
             </w:r>
-            <w:r w:rsidRPr="00705DE8">
+            <w:r w:rsidR="00705DE8" w:rsidRPr="00705DE8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A24FB0" w:rsidRPr="00705DE8" w14:paraId="2C0D55B6" w14:textId="77777777" w:rsidTr="00A24FB0">
         <w:trPr>
           <w:trHeight w:val="523"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11165" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3BF11DB4" w14:textId="77777777" w:rsidR="00A24FB0" w:rsidRDefault="00E67B64" w:rsidP="00A24FB0">
+          <w:p w14:paraId="3BF11DB4" w14:textId="48FF6F65" w:rsidR="00A24FB0" w:rsidRDefault="00DD10F7" w:rsidP="00A24FB0">
             <w:pPr>
               <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251820032" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2A5F7046" wp14:editId="2A62F031">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251820032" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2A5F7046" wp14:editId="1B5850A8">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
-                        <wp:posOffset>3457575</wp:posOffset>
+                        <wp:posOffset>4772025</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
-                        <wp:posOffset>225425</wp:posOffset>
+                        <wp:posOffset>120650</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="134620" cy="122555"/>
                       <wp:effectExtent l="0" t="0" r="17780" b="10795"/>
                       <wp:wrapNone/>
                       <wp:docPr id="1" name="Prostokąt 1"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr>
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="134620" cy="122555"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
@@ -4197,74 +3517,74 @@
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a:ln>
                             </wps:spPr>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:rect w14:anchorId="120E3D0A" id="Prostokąt 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:272.25pt;margin-top:17.75pt;width:10.6pt;height:9.65pt;z-index:251820032;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD4uetyCQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N47deLtrxVmtsk1V&#10;aXuRtv0AgrGNihk6kDjp13cg3mx6earKA2IYOJw5c1jeHgbD9gq9BlvzfDbnTFkJjbZdzb9+2by6&#10;5swHYRthwKqaH5Xnt6uXL5ajq1QBPZhGISMQ66vR1bwPwVVZ5mWvBuFn4JSlZAs4iEAhdlmDYiT0&#10;wWTFfH6VjYCNQ5DKe9q9PyX5KuG3rZLhU9t6FZipOXELacY0b+OcrZai6lC4XsuJhvgHFoPQlh49&#10;Q92LINgO9R9Qg5YIHtowkzBk0LZaqlQDVZPPf6vmsRdOpVpIHO/OMvn/Bys/7h/dZ4zUvXsA+c0z&#10;C+te2E7dIcLYK9HQc3kUKhudr84XYuDpKtuOH6Ch1opdgKTBocUhAlJ17JCkPp6lVofAJG3mrxdX&#10;BTVEUiovirIs0wuierrs0Id3CgYWFzVH6mQCF/sHHyIZUT0dSeTB6GajjUkBdtu1QbYX1PVNGhO6&#10;vzxmLBtrflMWZUL+JecvIeZp/A1i0IHsa/RQ8+vzIVFF1d7aJpkrCG1Oa6Js7CRjVC6a1FdbaI6k&#10;IsLJm/SXaNED/uBsJF/W3H/fCVScmfeWOnGTLxbRyClYlG+iiHiZ2V5mhJUEVfPA2Wm5Difz7xzq&#10;rqeX8lS7hTvqXquTss+sJrLkvST49E+iuS/jdOr5N69+AgAA//8DAFBLAwQUAAYACAAAACEApaBD&#10;Cd4AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG70i8Q2QkbixlW8YoTScEGhLHrbtw&#10;cxvTFpqkatKt8PR4p3GyrP/T78/ZZrKdONIQWu803M8SEOQqb1pXazgU27s1iBDRGey8Iw0/FGCT&#10;X19lmBp/cjs67mMtuMSFFDU0MfaplKFqyGKY+Z4cZ59+sBh5HWppBjxxue3kPElW0mLr+EKDPb00&#10;VH3vR6uhbOcH/N0Vb4l93C7i+1R8jR+vWt/eTM9PICJN8QLDWZ/VIWen0o/OBNFpUMulYlTDQvFk&#10;QK3UA4jynKxB5pn8/0H+BwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPi563IJAgAAFQQA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKWgQwneAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAAYwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABuBQAA&#10;AAA=&#10;"/>
+                    <v:rect w14:anchorId="4D382791" id="Prostokąt 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:375.75pt;margin-top:9.5pt;width:10.6pt;height:9.65pt;z-index:251820032;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD4uetyCQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N47deLtrxVmtsk1V&#10;aXuRtv0AgrGNihk6kDjp13cg3mx6earKA2IYOJw5c1jeHgbD9gq9BlvzfDbnTFkJjbZdzb9+2by6&#10;5swHYRthwKqaH5Xnt6uXL5ajq1QBPZhGISMQ66vR1bwPwVVZ5mWvBuFn4JSlZAs4iEAhdlmDYiT0&#10;wWTFfH6VjYCNQ5DKe9q9PyX5KuG3rZLhU9t6FZipOXELacY0b+OcrZai6lC4XsuJhvgHFoPQlh49&#10;Q92LINgO9R9Qg5YIHtowkzBk0LZaqlQDVZPPf6vmsRdOpVpIHO/OMvn/Bys/7h/dZ4zUvXsA+c0z&#10;C+te2E7dIcLYK9HQc3kUKhudr84XYuDpKtuOH6Ch1opdgKTBocUhAlJ17JCkPp6lVofAJG3mrxdX&#10;BTVEUiovirIs0wuierrs0Id3CgYWFzVH6mQCF/sHHyIZUT0dSeTB6GajjUkBdtu1QbYX1PVNGhO6&#10;vzxmLBtrflMWZUL+JecvIeZp/A1i0IHsa/RQ8+vzIVFF1d7aJpkrCG1Oa6Js7CRjVC6a1FdbaI6k&#10;IsLJm/SXaNED/uBsJF/W3H/fCVScmfeWOnGTLxbRyClYlG+iiHiZ2V5mhJUEVfPA2Wm5Difz7xzq&#10;rqeX8lS7hTvqXquTss+sJrLkvST49E+iuS/jdOr5N69+AgAA//8DAFBLAwQUAAYACAAAACEAY2uj&#10;q94AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU+DQBCF7yb+h82YeLNLIZWWsjRGUxOPLb14&#10;G9gRqOwuYZcW/fWOJz1O3pc338t3s+nFhUbfOatguYhAkK2d7myj4FTuH9YgfECrsXeWFHyRh11x&#10;e5Njpt3VHuhyDI3gEuszVNCGMGRS+rolg37hBrKcfbjRYOBzbKQe8crlppdxFD1Kg53lDy0O9NxS&#10;/XmcjIKqi0/4fShfI7PZJ+FtLs/T+4tS93fz0xZEoDn8wfCrz+pQsFPlJqu96BWkq+WKUQ42vImB&#10;NI1TEJWCZJ2ALHL5f0HxAwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPi563IJAgAAFQQA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAGNro6veAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAAYwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABuBQAA&#10;AAA=&#10;"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r w:rsidR="00A24FB0">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251822080" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="30A55B92" wp14:editId="52B6CCB9">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251822080" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="30A55B92" wp14:editId="7286AB2F">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
-                        <wp:posOffset>4191000</wp:posOffset>
+                        <wp:posOffset>5524500</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
-                        <wp:posOffset>219710</wp:posOffset>
+                        <wp:posOffset>97155</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="134620" cy="122555"/>
                       <wp:effectExtent l="0" t="0" r="17780" b="10795"/>
                       <wp:wrapNone/>
                       <wp:docPr id="2" name="Prostokąt 2"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr>
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="134620" cy="122555"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
@@ -4272,297 +3592,495 @@
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a:ln>
                             </wps:spPr>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:rect w14:anchorId="0DE7709D" id="Prostokąt 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:330pt;margin-top:17.3pt;width:10.6pt;height:9.65pt;z-index:251822080;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD4uetyCQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N47deLtrxVmtsk1V&#10;aXuRtv0AgrGNihk6kDjp13cg3mx6earKA2IYOJw5c1jeHgbD9gq9BlvzfDbnTFkJjbZdzb9+2by6&#10;5swHYRthwKqaH5Xnt6uXL5ajq1QBPZhGISMQ66vR1bwPwVVZ5mWvBuFn4JSlZAs4iEAhdlmDYiT0&#10;wWTFfH6VjYCNQ5DKe9q9PyX5KuG3rZLhU9t6FZipOXELacY0b+OcrZai6lC4XsuJhvgHFoPQlh49&#10;Q92LINgO9R9Qg5YIHtowkzBk0LZaqlQDVZPPf6vmsRdOpVpIHO/OMvn/Bys/7h/dZ4zUvXsA+c0z&#10;C+te2E7dIcLYK9HQc3kUKhudr84XYuDpKtuOH6Ch1opdgKTBocUhAlJ17JCkPp6lVofAJG3mrxdX&#10;BTVEUiovirIs0wuierrs0Id3CgYWFzVH6mQCF/sHHyIZUT0dSeTB6GajjUkBdtu1QbYX1PVNGhO6&#10;vzxmLBtrflMWZUL+JecvIeZp/A1i0IHsa/RQ8+vzIVFF1d7aJpkrCG1Oa6Js7CRjVC6a1FdbaI6k&#10;IsLJm/SXaNED/uBsJF/W3H/fCVScmfeWOnGTLxbRyClYlG+iiHiZ2V5mhJUEVfPA2Wm5Difz7xzq&#10;rqeX8lS7hTvqXquTss+sJrLkvST49E+iuS/jdOr5N69+AgAA//8DAFBLAwQUAAYACAAAACEATAao&#10;jN8AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPMU/DMBSEdyT+g/WQ2KjdBKw2jVMhUJEY23Rh&#10;e4lfk0BsR7HTBn49Zirj6U533+Xb2fTsTKPvnFWwXAhgZGunO9soOJa7hxUwH9Bq7J0lBd/kYVvc&#10;3uSYaXexezofQsNiifUZKmhDGDLOfd2SQb9wA9nondxoMEQ5NlyPeInlpueJEJIb7GxcaHGgl5bq&#10;r8NkFFRdcsSfffkmzHqXhve5/Jw+XpW6v5ufN8ACzeEahj/8iA5FZKrcZLVnvQIpRfwSFKSPElgM&#10;yNUyAVYpeErXwIuc/39Q/AIAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD4uetyCQIAABUE&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBMBqiM3wAA&#10;AAkBAAAPAAAAAAAAAAAAAAAAAGMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbwUA&#10;AAAA&#10;"/>
+                    <v:rect w14:anchorId="220486C0" id="Prostokąt 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:435pt;margin-top:7.65pt;width:10.6pt;height:9.65pt;z-index:251822080;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD4uetyCQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N47deLtrxVmtsk1V&#10;aXuRtv0AgrGNihk6kDjp13cg3mx6earKA2IYOJw5c1jeHgbD9gq9BlvzfDbnTFkJjbZdzb9+2by6&#10;5swHYRthwKqaH5Xnt6uXL5ajq1QBPZhGISMQ66vR1bwPwVVZ5mWvBuFn4JSlZAs4iEAhdlmDYiT0&#10;wWTFfH6VjYCNQ5DKe9q9PyX5KuG3rZLhU9t6FZipOXELacY0b+OcrZai6lC4XsuJhvgHFoPQlh49&#10;Q92LINgO9R9Qg5YIHtowkzBk0LZaqlQDVZPPf6vmsRdOpVpIHO/OMvn/Bys/7h/dZ4zUvXsA+c0z&#10;C+te2E7dIcLYK9HQc3kUKhudr84XYuDpKtuOH6Ch1opdgKTBocUhAlJ17JCkPp6lVofAJG3mrxdX&#10;BTVEUiovirIs0wuierrs0Id3CgYWFzVH6mQCF/sHHyIZUT0dSeTB6GajjUkBdtu1QbYX1PVNGhO6&#10;vzxmLBtrflMWZUL+JecvIeZp/A1i0IHsa/RQ8+vzIVFF1d7aJpkrCG1Oa6Js7CRjVC6a1FdbaI6k&#10;IsLJm/SXaNED/uBsJF/W3H/fCVScmfeWOnGTLxbRyClYlG+iiHiZ2V5mhJUEVfPA2Wm5Difz7xzq&#10;rqeX8lS7hTvqXquTss+sJrLkvST49E+iuS/jdOr5N69+AgAA//8DAFBLAwQUAAYACAAAACEAfClJ&#10;yd8AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU+DQBSE7yb+h80z8WaXglZKWRqjqYnHll68&#10;PdhXQNm3hF1a9Ne7nvQ4mcnMN/l2Nr040+g6ywqWiwgEcW11x42CY7m7S0E4j6yxt0wKvsjBtri+&#10;yjHT9sJ7Oh98I0IJuwwVtN4PmZSubsmgW9iBOHgnOxr0QY6N1CNeQrnpZRxFK2mw47DQ4kDPLdWf&#10;h8koqLr4iN/78jUy613i3+byY3p/Uer2Zn7agPA0+78w/OIHdCgCU2Un1k70CtLHKHzxwXhIQIRA&#10;ul7GICoFyf0KZJHL/w+KHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD4uetyCQIAABUE&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQB8KUnJ3wAA&#10;AAkBAAAPAAAAAAAAAAAAAAAAAGMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbwUA&#10;AAAA&#10;"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
+            <w:r w:rsidR="00C10C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
             <w:r w:rsidR="00A24FB0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. </w:t>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidR="00BA638C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>Pracodawca jest sp</w:t>
+            </w:r>
+            <w:r w:rsidR="003A2E9D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>ó</w:t>
+            </w:r>
+            <w:r w:rsidR="00BA638C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>łdzielnią socjalną lub prze</w:t>
+            </w:r>
+            <w:r w:rsidR="003A2E9D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>d</w:t>
+            </w:r>
+            <w:r w:rsidR="00BA638C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>siębiorstwem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> społecznym</w:t>
             </w:r>
             <w:r w:rsidR="00A24FB0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="6"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oferta zgłaszana w celu uzyskania informacji starosty na temat możliwości zaspokojenia potrzeb kadrowych podmiotu  powierzającego wykonywanie pracy cudzoziemcowi:     </w:t>
+              <w:t xml:space="preserve">:     </w:t>
             </w:r>
             <w:r w:rsidR="00A24FB0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r w:rsidR="00A24FB0" w:rsidRPr="00705DE8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve"> nie      </w:t>
             </w:r>
             <w:r w:rsidR="00A24FB0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve">          </w:t>
             </w:r>
             <w:r w:rsidR="00A24FB0" w:rsidRPr="00705DE8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve"> tak</w:t>
             </w:r>
             <w:r w:rsidR="00A24FB0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve">           </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00705DE8" w:rsidRPr="00705DE8" w14:paraId="468089B6" w14:textId="77777777" w:rsidTr="00A24FB0">
+      <w:tr w:rsidR="00705DE8" w:rsidRPr="00705DE8" w14:paraId="468089B6" w14:textId="77777777" w:rsidTr="00E15D46">
         <w:trPr>
-          <w:trHeight w:val="214"/>
+          <w:trHeight w:val="372"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11165" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="169E005C" w14:textId="77777777" w:rsidR="00705DE8" w:rsidRPr="00705DE8" w:rsidRDefault="00705DE8" w:rsidP="000E3686">
+          <w:p w14:paraId="169E005C" w14:textId="122C35C2" w:rsidR="00705DE8" w:rsidRPr="00705DE8" w:rsidRDefault="00E15D46" w:rsidP="000E3686">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="468"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0007281B">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="18FD5713" wp14:editId="4680A91F">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>4715510</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>-567690</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="134620" cy="122555"/>
+                      <wp:effectExtent l="7620" t="8890" r="10160" b="11430"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="103" name="Prostokąt 103"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr>
+                              <a:spLocks noChangeArrowheads="1"/>
+                            </wps:cNvSpPr>
+                            <wps:spPr bwMode="auto">
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="134620" cy="122555"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:solidFill>
+                                <a:srgbClr val="FFFFFF"/>
+                              </a:solidFill>
+                              <a:ln w="9525">
+                                <a:solidFill>
+                                  <a:srgbClr val="000000"/>
+                                </a:solidFill>
+                                <a:miter lim="800000"/>
+                                <a:headEnd/>
+                                <a:tailEnd/>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="page">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="page">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:rect w14:anchorId="26D83573" id="Prostokąt 103" o:spid="_x0000_s1026" style="position:absolute;margin-left:371.3pt;margin-top:-44.7pt;width:10.6pt;height:9.65pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD4uetyCQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N47deLtrxVmtsk1V&#10;aXuRtv0AgrGNihk6kDjp13cg3mx6earKA2IYOJw5c1jeHgbD9gq9BlvzfDbnTFkJjbZdzb9+2by6&#10;5swHYRthwKqaH5Xnt6uXL5ajq1QBPZhGISMQ66vR1bwPwVVZ5mWvBuFn4JSlZAs4iEAhdlmDYiT0&#10;wWTFfH6VjYCNQ5DKe9q9PyX5KuG3rZLhU9t6FZipOXELacY0b+OcrZai6lC4XsuJhvgHFoPQlh49&#10;Q92LINgO9R9Qg5YIHtowkzBk0LZaqlQDVZPPf6vmsRdOpVpIHO/OMvn/Bys/7h/dZ4zUvXsA+c0z&#10;C+te2E7dIcLYK9HQc3kUKhudr84XYuDpKtuOH6Ch1opdgKTBocUhAlJ17JCkPp6lVofAJG3mrxdX&#10;BTVEUiovirIs0wuierrs0Id3CgYWFzVH6mQCF/sHHyIZUT0dSeTB6GajjUkBdtu1QbYX1PVNGhO6&#10;vzxmLBtrflMWZUL+JecvIeZp/A1i0IHsa/RQ8+vzIVFF1d7aJpkrCG1Oa6Js7CRjVC6a1FdbaI6k&#10;IsLJm/SXaNED/uBsJF/W3H/fCVScmfeWOnGTLxbRyClYlG+iiHiZ2V5mhJUEVfPA2Wm5Difz7xzq&#10;rqeX8lS7hTvqXquTss+sJrLkvST49E+iuS/jdOr5N69+AgAA//8DAFBLAwQUAAYACAAAACEA0Jle&#10;yuAAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU6DQBCG7ya+w2ZMvLVLaQMtsjRGUxOPLb14&#10;W9gRUHaWsEuLPr3jSY8z8+Wf78/3s+3FBUffOVKwWkYgkGpnOmoUnMvDYgvCB01G945QwRd62Be3&#10;N7nOjLvSES+n0AgOIZ9pBW0IQyalr1u02i/dgMS3dzdaHXgcG2lGfeVw28s4ihJpdUf8odUDPrVY&#10;f54mq6Dq4rP+PpYvkd0d1uF1Lj+mt2el7u/mxwcQAefwB8OvPqtDwU6Vm8h40StIN3HCqILFdrcB&#10;wUSarLlMxZs0WoEscvm/Q/EDAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA+LnrcgkCAAAV&#10;BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA0JleyuAA&#10;AAALAQAADwAAAAAAAAAAAAAAAABjBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAHAF&#10;AAAAAA==&#10;"/>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r w:rsidR="00705DE8" w:rsidRPr="0007281B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>II. Informacje dotyczące zgłaszanego miejsca pracy</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00705DE8" w:rsidRPr="00705DE8" w14:paraId="1202432C" w14:textId="77777777" w:rsidTr="00A24FB0">
+      <w:tr w:rsidR="00705DE8" w:rsidRPr="00705DE8" w14:paraId="1202432C" w14:textId="77777777" w:rsidTr="00DD10F7">
         <w:trPr>
           <w:trHeight w:val="1086"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4C2FDF1D" w14:textId="77777777" w:rsidR="00705DE8" w:rsidRPr="00705DE8" w:rsidRDefault="00705DE8" w:rsidP="000E3686">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="638F26C3" w14:textId="77777777" w:rsidR="00705DE8" w:rsidRPr="00705DE8" w:rsidRDefault="00705DE8" w:rsidP="000E3686">
+          <w:p w14:paraId="638F26C3" w14:textId="6C55DDAB" w:rsidR="00705DE8" w:rsidRPr="00702079" w:rsidRDefault="00705DE8" w:rsidP="000E3686">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:i/>
+                <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705DE8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:t>1. Nazwa zawodu</w:t>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00702079">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>. Nazwa zawodu</w:t>
+            </w:r>
+            <w:r w:rsidR="00DD10F7" w:rsidRPr="00702079">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> wg </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00DD10F7" w:rsidRPr="00702079">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>KZiS</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00DD10F7" w:rsidRPr="00702079">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> na potrzeby rynku pracy</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="05CEEEC5" w14:textId="77777777" w:rsidR="00705DE8" w:rsidRPr="00705DE8" w:rsidRDefault="00705DE8" w:rsidP="000E3686">
+          <w:p w14:paraId="05CEEEC5" w14:textId="77777777" w:rsidR="00705DE8" w:rsidRPr="00702079" w:rsidRDefault="00705DE8" w:rsidP="000E3686">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:iCs/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6EAAAC91" w14:textId="77777777" w:rsidR="00705DE8" w:rsidRPr="00705DE8" w:rsidRDefault="00705DE8" w:rsidP="000E3686">
+          <w:p w14:paraId="6EAAAC91" w14:textId="0285789D" w:rsidR="00705DE8" w:rsidRPr="00705DE8" w:rsidRDefault="00705DE8" w:rsidP="000E3686">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705DE8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:t>……………………………….…………………………………….</w:t>
+              <w:t>……………………………….</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcW w:w="3074" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="24AB2EF0" w14:textId="77777777" w:rsidR="00705DE8" w:rsidRPr="00705DE8" w:rsidRDefault="00705DE8" w:rsidP="000E3686">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="56347531" w14:textId="77777777" w:rsidR="00705DE8" w:rsidRPr="00705DE8" w:rsidRDefault="00705DE8" w:rsidP="000E3686">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705DE8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>2. Nazwa stanowiska</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3580C7FF" w14:textId="77777777" w:rsidR="00705DE8" w:rsidRPr="00705DE8" w:rsidRDefault="00705DE8" w:rsidP="000E3686">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="28854A65" w14:textId="77777777" w:rsidR="00705DE8" w:rsidRPr="00705DE8" w:rsidRDefault="00705DE8" w:rsidP="000E3686">
+          <w:p w14:paraId="28854A65" w14:textId="525047EC" w:rsidR="00705DE8" w:rsidRPr="00705DE8" w:rsidRDefault="00705DE8" w:rsidP="000E3686">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705DE8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>………………………………</w:t>
             </w:r>
             <w:r w:rsidR="006A2D77">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
@@ -4572,143 +4090,227 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>………………………</w:t>
             </w:r>
             <w:r w:rsidR="006A2D77">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="00705DE8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>………</w:t>
+            </w:r>
+            <w:r w:rsidR="00DD10F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>…………</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5585" w:type="dxa"/>
+            <w:tcW w:w="5211" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1C83C67B" w14:textId="77777777" w:rsidR="00705DE8" w:rsidRPr="00705DE8" w:rsidRDefault="00705DE8" w:rsidP="000E3686">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="06622298" w14:textId="77777777" w:rsidR="00705DE8" w:rsidRPr="00705DE8" w:rsidRDefault="00705DE8" w:rsidP="000E3686">
+          <w:p w14:paraId="06622298" w14:textId="5902C95D" w:rsidR="00702079" w:rsidRPr="00705DE8" w:rsidRDefault="00705DE8" w:rsidP="00FE096D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00705DE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4. </w:t>
+            </w:r>
+            <w:r w:rsidR="00702079" w:rsidRPr="00702079">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Możliwość realizacji wobec zatrudnianej osoby działań z zakresu reintegracji społecznej i zawodowej</w:t>
+            </w:r>
+            <w:r w:rsidR="00702079">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">             </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7DD5E6C0" w14:textId="7434F06F" w:rsidR="00705DE8" w:rsidRPr="00705DE8" w:rsidRDefault="00702079" w:rsidP="000E3686">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00705DE8">
-[...46 lines deleted...]
-              <w:t xml:space="preserve">         ....………....….….…</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251824128" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4479C6A8" wp14:editId="6E40D9BE">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>300990</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>12065</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="85725" cy="95250"/>
+                      <wp:effectExtent l="0" t="0" r="28575" b="19050"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="1515247504" name="Prostokąt 1515247504"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr>
+                              <a:spLocks noChangeArrowheads="1"/>
+                            </wps:cNvSpPr>
+                            <wps:spPr bwMode="auto">
+                              <a:xfrm flipH="1" flipV="1">
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="85725" cy="95250"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:solidFill>
+                                <a:srgbClr val="FFFFFF"/>
+                              </a:solidFill>
+                              <a:ln w="9525">
+                                <a:solidFill>
+                                  <a:srgbClr val="000000"/>
+                                </a:solidFill>
+                                <a:miter lim="800000"/>
+                                <a:headEnd/>
+                                <a:tailEnd/>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="page">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="page">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:rect w14:anchorId="4B9D7A2C" id="Prostokąt 1515247504" o:spid="_x0000_s1026" style="position:absolute;margin-left:23.7pt;margin-top:.95pt;width:6.75pt;height:7.5pt;flip:x y;z-index:251824128;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB6UuRnDgIAACcEAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P2yAQvVfqf0DcGydR0u5acVarbNNW&#10;2n5I2/ZOMLZRgaEDiZP++g44ctKPU1UOaIaBNzNvHqu7ozXsoDBocBWfTaacKSeh1q6t+JfP2xc3&#10;nIUoXC0MOFXxkwr8bv382ar3pZpDB6ZWyAjEhbL3Fe9i9GVRBNkpK8IEvHIUbACtiORiW9QoekK3&#10;pphPpy+LHrD2CFKFQKcPQ5CvM37TKBk/Nk1QkZmKU20x75j3XdqL9UqULQrfaXkuQ/xDFVZoR0lH&#10;qAcRBduj/gPKaokQoIkTCbaAptFS5R6om9n0t26eOuFV7oXICX6kKfw/WPnh8OQ/YSo9+EeQ3wJz&#10;sOmEa9U9IvSdEjWlmyWiit6HcnyQnEBP2a5/DzWNVuwjZA6ODVrWGO3fpofZ+pqslIQ6ZsdM/2mk&#10;Xx0jk3R4s3w1X3ImKXK7nC/zcApRJrj01GOIbxRYloyKI802Q4rDY4ipvMuV3A4YXW+1MdnBdrcx&#10;yA6CdLDNK3dEXV9fM471Q/KM/EssXENM8/obhNWRBG20pX7GS6JMPL52dZZbFNoMNpVs3JnYxGWS&#10;bSh3UJ+IV4RBrfS7yOgAf3DWk1IrHr7vBSrOzDtHs7mdLRZJ2tlZEIfk4HVkdx0RThJUxSNng7mJ&#10;w3fYe9RtR5mGQTm4p3k2OjN7qepcLKkxE37+OUnu136+dfnf658AAAD//wMAUEsDBBQABgAIAAAA&#10;IQByQ41O2wAAAAYBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI5BT4NAEIXvJv6HzZh4s4umQaEsjTHx&#10;ZGJCrdHjAFOgZWcJuxT01zue9DR5817e+7LtYnt1ptF3jg3criJQxJWrO24M7N+ebx5A+YBcY++Y&#10;DHyRh21+eZFhWruZCzrvQqOkhH2KBtoQhlRrX7Vk0a/cQCzewY0Wg8ix0fWIs5TbXt9FUawtdiwL&#10;LQ701FJ12k3WQDJ9FsmLm5HK18W+n76PxfRxNOb6anncgAq0hL8w/OILOuTCVLqJa696A+v7tSTl&#10;n4ASO47kliLjBHSe6f/4+Q8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAelLkZw4CAAAn&#10;BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAckONTtsA&#10;AAAGAQAADwAAAAAAAAAAAAAAAABoBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAHAF&#10;AAAAAA==&#10;"/>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nie             tak </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00705DE8" w:rsidRPr="00705DE8" w14:paraId="4CB5FE01" w14:textId="77777777" w:rsidTr="00A24FB0">
+      <w:tr w:rsidR="00705DE8" w:rsidRPr="00705DE8" w14:paraId="4CB5FE01" w14:textId="77777777" w:rsidTr="00DD10F7">
         <w:trPr>
           <w:trHeight w:val="497"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5580" w:type="dxa"/>
+            <w:tcW w:w="5954" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7BD7A65A" w14:textId="77777777" w:rsidR="00705DE8" w:rsidRPr="00A24FB0" w:rsidRDefault="004F7135" w:rsidP="000E3686">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A24FB0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
@@ -5142,155 +4744,259 @@
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
                     <v:rect w14:anchorId="2BA930B8" id="Prostokąt 18" o:spid="_x0000_s1026" style="position:absolute;margin-left:120.55pt;margin-top:6.9pt;width:10.6pt;height:14.15pt;z-index:251797504;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC4+GNpCgIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8FuGyEQvVfqPyDu9e66dhyvvI4ip64q&#10;pWmlNB+AWXYXlWXogL12v74Ddhy3zakqB8Qw8Hjz5rG42feG7RR6DbbixSjnTFkJtbZtxZ++rd9d&#10;c+aDsLUwYFXFD8rzm+XbN4vBlWoMHZhaISMQ68vBVbwLwZVZ5mWneuFH4JSlZAPYi0AhtlmNYiD0&#10;3mTjPL/KBsDaIUjlPe3eHZN8mfCbRsnwpWm8CsxUnLiFNGOaN3HOlgtRtihcp+WJhvgHFr3Qlh49&#10;Q92JINgW9V9QvZYIHpowktBn0DRaqlQDVVPkf1Tz2AmnUi0kjndnmfz/g5UPu0f3FSN17+5BfvfM&#10;wqoTtlW3iDB0StT0XBGFygbny/OFGHi6yjbDZ6iptWIbIGmwb7CPgFQd2yepD2ep1T4wSZvF+8nV&#10;mBoiKVXM5rN8ml4Q5fNlhz58VNCzuKg4UicTuNjd+xDJiPL5SCIPRtdrbUwKsN2sDLKdoK6v0zih&#10;+8tjxrKh4vPpeJqQf8v5S4g8jdcgeh3Ivkb3Fb8+HxJlVO2DrZO5gtDmuCbKxp5kjMpFk/pyA/WB&#10;VEQ4epP+Ei06wJ+cDeTLivsfW4GKM/PJUifmxWQSjZyCyXQWRcTLzOYyI6wkqIoHzo7LVTiaf+tQ&#10;tx29VKTaLdxS9xqdlH1hdSJL3kuCn/5JNPdlnE69/OblLwAAAP//AwBQSwMEFAAGAAgAAAAhADn4&#10;UpjdAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoE6eqIMSpEKhIHNv0&#10;wm0TL0kgtqPYaQNfz3Kix9U8zb4ptosdxImm0HunIV0lIMg13vSu1XCsdnf3IEJEZ3DwjjR8U4Bt&#10;eX1VYG782e3pdIit4BIXctTQxTjmUoamI4th5UdynH34yWLkc2qlmfDM5XaQKkk20mLv+EOHIz13&#10;1HwdZquh7tURf/bVa2Ifdll8W6rP+f1F69ub5ekRRKQl/sPwp8/qULJT7Wdnghg0qHWaMspBxhMY&#10;UBuVgag1rFUKsizk5YLyFwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALj4Y2kKAgAAFQQA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADn4UpjdAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAAZAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABuBQAA&#10;AAA=&#10;"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
           <w:p w14:paraId="1B15D3D1" w14:textId="77777777" w:rsidR="00705DE8" w:rsidRPr="00BA770A" w:rsidRDefault="004A71A6" w:rsidP="00BA770A">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00F0543D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Kod zawodu wg </w:t>
+              <w:t xml:space="preserve">. Kod zawodu wg </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>KZiS</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00BA770A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5585" w:type="dxa"/>
+            <w:tcW w:w="5211" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="2F6BBBFD" w14:textId="77777777" w:rsidR="00705DE8" w:rsidRPr="00A24FB0" w:rsidRDefault="00705DE8" w:rsidP="000E3686">
+          <w:p w14:paraId="5AF3ECAB" w14:textId="4597AC40" w:rsidR="00702079" w:rsidRPr="00705DE8" w:rsidRDefault="00702079" w:rsidP="00FE096D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:b/>
-                <w:sz w:val="16"/>
+                <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251828224" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6EB98D30" wp14:editId="65D716DB">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>892810</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>-327025</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="81280" cy="86360"/>
+                      <wp:effectExtent l="0" t="0" r="13970" b="27940"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="1143075761" name="Prostokąt 1143075761"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr>
+                              <a:spLocks noChangeArrowheads="1"/>
+                            </wps:cNvSpPr>
+                            <wps:spPr bwMode="auto">
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="81280" cy="86360"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:solidFill>
+                                <a:srgbClr val="FFFFFF"/>
+                              </a:solidFill>
+                              <a:ln w="9525">
+                                <a:solidFill>
+                                  <a:srgbClr val="000000"/>
+                                </a:solidFill>
+                                <a:miter lim="800000"/>
+                                <a:headEnd/>
+                                <a:tailEnd/>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="page">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="page">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:rect w14:anchorId="11308183" id="Prostokąt 1143075761" o:spid="_x0000_s1026" style="position:absolute;margin-left:70.3pt;margin-top:-25.75pt;width:6.4pt;height:6.8pt;z-index:251828224;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBpNkQlCAIAABMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N47TJM1acVarbFNV&#10;2l6kbT+AYGyjAkMHEif9+g4km00vT1V5QAwDhzNnDsvbgzVsrzBocDUvR2POlJPQaNfV/OuXzasF&#10;ZyEK1wgDTtX8qAK/Xb18sRx8pSbQg2kUMgJxoRp8zfsYfVUUQfbKijACrxwlW0ArIoXYFQ2KgdCt&#10;KSbj8bwYABuPIFUItHt/SvJVxm9bJeOntg0qMlNz4hbzjHneprlYLUXVofC9lmca4h9YWKEdPXqB&#10;uhdRsB3qP6CslggB2jiSYAtoWy1VroGqKce/VfPYC69yLSRO8BeZwv+DlR/3j/4zJurBP4D8FpiD&#10;dS9cp+4QYeiVaOi5MglVDD5UlwspCHSVbYcP0FBrxS5C1uDQok2AVB07ZKmPF6nVITJJm4tysqB+&#10;SMos5q/nuRGFqJ6uegzxnQLL0qLmSH3M0GL/EGKiIqqnI5k6GN1stDE5wG67Nsj2gnq+ySOzpwqv&#10;jxnHhprfzCazjPxLLlxDjPP4G4TVkcxrtKUiLodElTR765psrSi0Oa2JsnFnEZNuyaKh2kJzJA0R&#10;Ts6kn0SLHvAHZwO5subh+06g4sy8d9SHm3I6TTbOwXT2ZkIBXme21xnhJEHVPHJ2Wq7jyfo7j7rr&#10;6aUy1+7gjnrX6qzsM6szWXJeFvz8S5K1r+N86vkvr34CAAD//wMAUEsDBBQABgAIAAAAIQBzDJ2f&#10;4AAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbvSLxDZCRuW7p1Haw0nRBoSBy37sIt&#10;bUxbaJyqSbfC0+OdxvG3P/3+nG0n24kTDr51pGAxj0AgVc60VCs4FrvZIwgfNBndOUIFP+hhm9/e&#10;ZDo17kx7PB1CLbiEfKoVNCH0qZS+atBqP3c9Eu8+3WB14DjU0gz6zOW2k8soWkurW+ILje7xpcHq&#10;+zBaBWW7POrfffEW2c0uDu9T8TV+vCp1fzc9P4EIOIUrDBd9VoecnUo3kvGi47yK1owqmCWLBMSF&#10;SOIViJIn8cMGZJ7J/z/kfwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBpNkQlCAIAABME&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBzDJ2f4AAA&#10;AAsBAAAPAAAAAAAAAAAAAAAAAGIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbwUA&#10;AAAA&#10;"/>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r w:rsidR="00705DE8" w:rsidRPr="00705DE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00705DE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Liczba wolnych miejsc pracy</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00705DE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>:                  ….……………</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="5317A230" w14:textId="77777777" w:rsidR="00705DE8" w:rsidRPr="00705DE8" w:rsidRDefault="00705DE8" w:rsidP="000E3686">
+          <w:p w14:paraId="5317A230" w14:textId="42C51FFE" w:rsidR="00705DE8" w:rsidRPr="00705DE8" w:rsidRDefault="00702079" w:rsidP="00FE096D">
             <w:pPr>
-              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705DE8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:i/>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">             </w:t>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    w tym dla osób niepełnosprawnych</w:t>
             </w:r>
             <w:r w:rsidRPr="00705DE8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:t>…………..……….....</w:t>
+              <w:t xml:space="preserve">         ....………....…</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00705DE8" w:rsidRPr="00705DE8" w14:paraId="481C2FDD" w14:textId="77777777" w:rsidTr="00A24FB0">
+      <w:tr w:rsidR="00705DE8" w:rsidRPr="00705DE8" w14:paraId="481C2FDD" w14:textId="77777777" w:rsidTr="00DD10F7">
         <w:trPr>
           <w:trHeight w:val="804"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5580" w:type="dxa"/>
+            <w:tcW w:w="5954" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7CDE3BC9" w14:textId="77777777" w:rsidR="00705DE8" w:rsidRPr="00705DE8" w:rsidRDefault="00705DE8" w:rsidP="000E3686">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="74A87C89" w14:textId="77777777" w:rsidR="00705DE8" w:rsidRPr="00705DE8" w:rsidRDefault="00705DE8" w:rsidP="000E3686">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
@@ -5336,153 +5042,152 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="6FCC8E60" w14:textId="77777777" w:rsidR="00705DE8" w:rsidRPr="00705DE8" w:rsidRDefault="00705DE8" w:rsidP="000E3686">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705DE8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>………………………………………………………..…………….</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5585" w:type="dxa"/>
+            <w:tcW w:w="5211" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="157EE4B3" w14:textId="77777777" w:rsidR="00705DE8" w:rsidRPr="00705DE8" w:rsidRDefault="00705DE8" w:rsidP="000E3686">
+          <w:p w14:paraId="157EE4B3" w14:textId="6C0E2962" w:rsidR="00705DE8" w:rsidRPr="00705DE8" w:rsidRDefault="00705DE8" w:rsidP="000E3686">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="252" w:hanging="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705DE8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="40186930" w14:textId="77777777" w:rsidR="00705DE8" w:rsidRPr="00705DE8" w:rsidRDefault="00705DE8" w:rsidP="000E3686">
+          <w:p w14:paraId="40186930" w14:textId="055DCC51" w:rsidR="00705DE8" w:rsidRPr="00705DE8" w:rsidRDefault="00705DE8" w:rsidP="000E3686">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705DE8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Miejsce wykonywania pracy </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="03883F31" w14:textId="77777777" w:rsidR="00705DE8" w:rsidRPr="00705DE8" w:rsidRDefault="00705DE8" w:rsidP="000E3686">
+          <w:p w14:paraId="03883F31" w14:textId="35894970" w:rsidR="00705DE8" w:rsidRPr="00705DE8" w:rsidRDefault="00705DE8" w:rsidP="000E3686">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705DE8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:t>………………………………………….........……….……….........</w:t>
+              <w:t>………………………………………….........……….……….</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1CECEBBB" w14:textId="77777777" w:rsidR="00705DE8" w:rsidRPr="00705DE8" w:rsidRDefault="00705DE8" w:rsidP="000E3686">
+          <w:p w14:paraId="1CECEBBB" w14:textId="4EB55529" w:rsidR="00705DE8" w:rsidRPr="00705DE8" w:rsidRDefault="00705DE8" w:rsidP="000E3686">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705DE8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:t>……………………………………………………………...………</w:t>
+              <w:t>……………………………………………………………...</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00705DE8" w:rsidRPr="00705DE8" w14:paraId="4C742400" w14:textId="77777777" w:rsidTr="00FB0ED7">
         <w:trPr>
           <w:trHeight w:val="801"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7C64FD56" w14:textId="77777777" w:rsidR="00705DE8" w:rsidRPr="00705DE8" w:rsidRDefault="00705DE8" w:rsidP="000E3686">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705DE8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>8. Rodzaj umowy o pracę</w:t>
             </w:r>
             <w:r w:rsidRPr="00705DE8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
@@ -6107,51 +5812,50 @@
             <w:r w:rsidR="00C040EC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>…</w:t>
             </w:r>
             <w:r w:rsidRPr="00705DE8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>…</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5146" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="253014B2" w14:textId="77777777" w:rsidR="00705DE8" w:rsidRPr="00705DE8" w:rsidRDefault="00705DE8" w:rsidP="000E3686">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251686912" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="34D200AA" wp14:editId="77704176">
@@ -7015,207 +6719,185 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>...............................</w:t>
             </w:r>
             <w:r w:rsidRPr="00705DE8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3139" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="3B2B2A9B" w14:textId="77777777" w:rsidR="00705DE8" w:rsidRPr="00705DE8" w:rsidRDefault="00705DE8" w:rsidP="000E3686">
+          <w:p w14:paraId="3B2B2A9B" w14:textId="77777777" w:rsidR="00705DE8" w:rsidRPr="00705DE8" w:rsidRDefault="00705DE8" w:rsidP="00FE096D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705DE8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="00AE444B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
             <w:r w:rsidRPr="00705DE8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>.Wysokość wynagrodzenia</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="020E4631" w14:textId="77777777" w:rsidR="00705DE8" w:rsidRPr="00705DE8" w:rsidRDefault="00705DE8" w:rsidP="000E3686">
+          <w:p w14:paraId="020E4631" w14:textId="77777777" w:rsidR="00705DE8" w:rsidRPr="00705DE8" w:rsidRDefault="00705DE8" w:rsidP="00FE096D">
             <w:pPr>
-              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705DE8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve">      (kwota brutto)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="78A77D05" w14:textId="77777777" w:rsidR="00705DE8" w:rsidRPr="00705DE8" w:rsidRDefault="00705DE8" w:rsidP="000E3686">
+          <w:p w14:paraId="78A77D05" w14:textId="30D015FF" w:rsidR="00705DE8" w:rsidRPr="00705DE8" w:rsidRDefault="00705DE8" w:rsidP="00FE096D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705DE8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:t>……………………………</w:t>
-[...17 lines deleted...]
-              <w:t>….</w:t>
+              <w:t>…………………………</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00705DE8" w:rsidRPr="00705DE8" w14:paraId="5B6D6445" w14:textId="77777777" w:rsidTr="00FB0ED7">
         <w:trPr>
           <w:trHeight w:val="625"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1E95F63C" w14:textId="77777777" w:rsidR="00705DE8" w:rsidRPr="00705DE8" w:rsidRDefault="00705DE8" w:rsidP="000E3686">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5146" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7A14144A" w14:textId="77777777" w:rsidR="00705DE8" w:rsidRPr="00705DE8" w:rsidRDefault="00705DE8" w:rsidP="000E3686">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3139" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6F5B596F" w14:textId="77777777" w:rsidR="00705DE8" w:rsidRPr="00705DE8" w:rsidRDefault="004F7135" w:rsidP="000E3686">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="00AE444B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
@@ -7613,51 +7295,51 @@
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
                     <v:rect w14:anchorId="3A999EC6" id="Prostokąt 79" o:spid="_x0000_s1026" style="position:absolute;margin-left:-3.3pt;margin-top:1.65pt;width:10.6pt;height:9.65pt;z-index:251700224;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD4uetyCQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N47deLtrxVmtsk1V&#10;aXuRtv0AgrGNihk6kDjp13cg3mx6earKA2IYOJw5c1jeHgbD9gq9BlvzfDbnTFkJjbZdzb9+2by6&#10;5swHYRthwKqaH5Xnt6uXL5ajq1QBPZhGISMQ66vR1bwPwVVZ5mWvBuFn4JSlZAs4iEAhdlmDYiT0&#10;wWTFfH6VjYCNQ5DKe9q9PyX5KuG3rZLhU9t6FZipOXELacY0b+OcrZai6lC4XsuJhvgHFoPQlh49&#10;Q92LINgO9R9Qg5YIHtowkzBk0LZaqlQDVZPPf6vmsRdOpVpIHO/OMvn/Bys/7h/dZ4zUvXsA+c0z&#10;C+te2E7dIcLYK9HQc3kUKhudr84XYuDpKtuOH6Ch1opdgKTBocUhAlJ17JCkPp6lVofAJG3mrxdX&#10;BTVEUiovirIs0wuierrs0Id3CgYWFzVH6mQCF/sHHyIZUT0dSeTB6GajjUkBdtu1QbYX1PVNGhO6&#10;vzxmLBtrflMWZUL+JecvIeZp/A1i0IHsa/RQ8+vzIVFF1d7aJpkrCG1Oa6Js7CRjVC6a1FdbaI6k&#10;IsLJm/SXaNED/uBsJF/W3H/fCVScmfeWOnGTLxbRyClYlG+iiHiZ2V5mhJUEVfPA2Wm5Difz7xzq&#10;rqeX8lS7hTvqXquTss+sJrLkvST49E+iuS/jdOr5N69+AgAA//8DAFBLAwQUAAYACAAAACEA9h6F&#10;PtoAAAAGAQAADwAAAGRycy9kb3ducmV2LnhtbEyOQU+DQBCF7yb+h82YeGsXwRBFhsZoauKxpRdv&#10;A4yAsrOEXVr017s92ePLe/nel28WM6gjT663gnC3jkCx1LbppUU4lNvVAyjnSRoarDDCDzvYFNdX&#10;OWWNPcmOj3vfqgARlxFC5/2Yae3qjg25tR1ZQvdpJ0M+xKnVzUSnADeDjqMo1YZ6CQ8djfzScf29&#10;nw1C1ccH+t2Vb5F53Cb+fSm/5o9XxNub5fkJlOfF/4/hrB/UoQhOlZ2lcWpAWKVpWCIkCahzfR9i&#10;hRDHKegi15f6xR8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#10;AAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA+LnrcgkCAAAVBAAADgAA&#10;AAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA9h6FPtoAAAAGAQAA&#10;DwAAAAAAAAAAAAAAAABjBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAGoFAAAAAA==&#10;"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="00705DE8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve">      prowizyjny</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5BEAD800" w14:textId="77777777" w:rsidR="00705DE8" w:rsidRPr="00705DE8" w:rsidRDefault="00705DE8" w:rsidP="000E3686">
+          <w:p w14:paraId="5BEAD800" w14:textId="310928AF" w:rsidR="00705DE8" w:rsidRPr="00705DE8" w:rsidRDefault="00705DE8" w:rsidP="000E3686">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251701248" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1629EC2D" wp14:editId="61564234">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>-41910</wp:posOffset>
@@ -7705,86 +7387,103 @@
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
                     <v:rect w14:anchorId="61C41502" id="Prostokąt 78" o:spid="_x0000_s1026" style="position:absolute;margin-left:-3.3pt;margin-top:1.2pt;width:10.6pt;height:9.65pt;z-index:251701248;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD4uetyCQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N47deLtrxVmtsk1V&#10;aXuRtv0AgrGNihk6kDjp13cg3mx6earKA2IYOJw5c1jeHgbD9gq9BlvzfDbnTFkJjbZdzb9+2by6&#10;5swHYRthwKqaH5Xnt6uXL5ajq1QBPZhGISMQ66vR1bwPwVVZ5mWvBuFn4JSlZAs4iEAhdlmDYiT0&#10;wWTFfH6VjYCNQ5DKe9q9PyX5KuG3rZLhU9t6FZipOXELacY0b+OcrZai6lC4XsuJhvgHFoPQlh49&#10;Q92LINgO9R9Qg5YIHtowkzBk0LZaqlQDVZPPf6vmsRdOpVpIHO/OMvn/Bys/7h/dZ4zUvXsA+c0z&#10;C+te2E7dIcLYK9HQc3kUKhudr84XYuDpKtuOH6Ch1opdgKTBocUhAlJ17JCkPp6lVofAJG3mrxdX&#10;BTVEUiovirIs0wuierrs0Id3CgYWFzVH6mQCF/sHHyIZUT0dSeTB6GajjUkBdtu1QbYX1PVNGhO6&#10;vzxmLBtrflMWZUL+JecvIeZp/A1i0IHsa/RQ8+vzIVFF1d7aJpkrCG1Oa6Js7CRjVC6a1FdbaI6k&#10;IsLJm/SXaNED/uBsJF/W3H/fCVScmfeWOnGTLxbRyClYlG+iiHiZ2V5mhJUEVfPA2Wm5Difz7xzq&#10;rqeX8lS7hTvqXquTss+sJrLkvST49E+iuS/jdOr5N69+AgAA//8DAFBLAwQUAAYACAAAACEASmr3&#10;0NkAAAAGAQAADwAAAGRycy9kb3ducmV2LnhtbEyOQU+DQBCF7yb+h82YeGuXYoOKLI3R1MRjSy/e&#10;BhgBZWcJu7Tor3d6sscv7+W9L9vMtldHGn3n2MBqGYEirlzdcWPgUGwXD6B8QK6xd0wGfsjDJr++&#10;yjCt3Yl3dNyHRskI+xQNtCEMqda+asmiX7qBWLJPN1oMgmOj6xFPMm57HUdRoi12LA8tDvTSUvW9&#10;n6yBsosP+Lsr3iL7uL0L73PxNX28GnN7Mz8/gQo0h/8ynPVFHXJxKt3EtVe9gUWSSNNAvAZ1jteC&#10;peDqHnSe6Uv9/A8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD4uetyCQIAABUEAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBKavfQ2QAAAAYBAAAP&#10;AAAAAAAAAAAAAAAAAGMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAaQUAAAAA&#10;"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="00705DE8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:t xml:space="preserve">      inny (jaki?) …...........................................</w:t>
+              <w:t xml:space="preserve">      inny (jaki?) </w:t>
+            </w:r>
+            <w:r w:rsidR="00FE096D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>..</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00705DE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>..................</w:t>
             </w:r>
             <w:r w:rsidR="006A2D77">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>.........</w:t>
             </w:r>
             <w:r w:rsidRPr="00705DE8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>..</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00705DE8" w:rsidRPr="00705DE8" w14:paraId="69E16E36" w14:textId="77777777" w:rsidTr="00FB0ED7">
+      <w:tr w:rsidR="00705DE8" w:rsidRPr="00705DE8" w14:paraId="69E16E36" w14:textId="77777777" w:rsidTr="00DD10F7">
         <w:trPr>
           <w:trHeight w:val="825"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0EAC96F7" w14:textId="77777777" w:rsidR="00705DE8" w:rsidRPr="00705DE8" w:rsidRDefault="00705DE8" w:rsidP="000E3686">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="1246"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705DE8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="00AE444B">
@@ -7907,51 +7606,51 @@
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
                     <v:rect w14:anchorId="77010470" id="Prostokąt 77" o:spid="_x0000_s1026" style="position:absolute;margin-left:-3.5pt;margin-top:.3pt;width:10.6pt;height:9.65pt;z-index:251702272;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD4uetyCQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N47deLtrxVmtsk1V&#10;aXuRtv0AgrGNihk6kDjp13cg3mx6earKA2IYOJw5c1jeHgbD9gq9BlvzfDbnTFkJjbZdzb9+2by6&#10;5swHYRthwKqaH5Xnt6uXL5ajq1QBPZhGISMQ66vR1bwPwVVZ5mWvBuFn4JSlZAs4iEAhdlmDYiT0&#10;wWTFfH6VjYCNQ5DKe9q9PyX5KuG3rZLhU9t6FZipOXELacY0b+OcrZai6lC4XsuJhvgHFoPQlh49&#10;Q92LINgO9R9Qg5YIHtowkzBk0LZaqlQDVZPPf6vmsRdOpVpIHO/OMvn/Bys/7h/dZ4zUvXsA+c0z&#10;C+te2E7dIcLYK9HQc3kUKhudr84XYuDpKtuOH6Ch1opdgKTBocUhAlJ17JCkPp6lVofAJG3mrxdX&#10;BTVEUiovirIs0wuierrs0Id3CgYWFzVH6mQCF/sHHyIZUT0dSeTB6GajjUkBdtu1QbYX1PVNGhO6&#10;vzxmLBtrflMWZUL+JecvIeZp/A1i0IHsa/RQ8+vzIVFF1d7aJpkrCG1Oa6Js7CRjVC6a1FdbaI6k&#10;IsLJm/SXaNED/uBsJF/W3H/fCVScmfeWOnGTLxbRyClYlG+iiHiZ2V5mhJUEVfPA2Wm5Difz7xzq&#10;rqeX8lS7hTvqXquTss+sJrLkvST49E+iuS/jdOr5N69+AgAA//8DAFBLAwQUAAYACAAAACEAcfpp&#10;v9wAAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2uRuLUOARWSxqkqUJE4tumF&#10;2ybeJmnjdRQ7beDrcU9wWo1mNPM2W0+mExcaXGtZweMiAkFcWd1yreBQbOevIJxH1thZJgXf5GCd&#10;z+4yTLW98o4ue1+LUMIuRQWN930qpasaMugWticO3tEOBn2QQy31gNdQbjoZR9FSGmw5LDTY01tD&#10;1Xk/GgVlGx/wZ1d8RCbZPvnPqTiNX+9KPdxPmxUIT5P/C8MNP6BDHphKO7J2olMwfwmveAVLEDf3&#10;OQZRhpskIPNM/qfPfwEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD4uetyCQIAABUEAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBx+mm/3AAAAAUB&#10;AAAPAAAAAAAAAAAAAAAAAGMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbAUAAAAA&#10;"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="00705DE8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve">     pełny etat  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6D7094FF" w14:textId="77777777" w:rsidR="00705DE8" w:rsidRPr="00705DE8" w:rsidRDefault="00705DE8" w:rsidP="000E3686">
+          <w:p w14:paraId="6D7094FF" w14:textId="62D8E709" w:rsidR="00705DE8" w:rsidRPr="00705DE8" w:rsidRDefault="00705DE8" w:rsidP="000E3686">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="1246"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="263"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
@@ -8003,170 +7702,175 @@
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
                     <v:rect w14:anchorId="3FC4DCB9" id="Prostokąt 76" o:spid="_x0000_s1026" style="position:absolute;margin-left:-3.5pt;margin-top:1.55pt;width:10.6pt;height:9.65pt;z-index:251703296;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD4uetyCQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N47deLtrxVmtsk1V&#10;aXuRtv0AgrGNihk6kDjp13cg3mx6earKA2IYOJw5c1jeHgbD9gq9BlvzfDbnTFkJjbZdzb9+2by6&#10;5swHYRthwKqaH5Xnt6uXL5ajq1QBPZhGISMQ66vR1bwPwVVZ5mWvBuFn4JSlZAs4iEAhdlmDYiT0&#10;wWTFfH6VjYCNQ5DKe9q9PyX5KuG3rZLhU9t6FZipOXELacY0b+OcrZai6lC4XsuJhvgHFoPQlh49&#10;Q92LINgO9R9Qg5YIHtowkzBk0LZaqlQDVZPPf6vmsRdOpVpIHO/OMvn/Bys/7h/dZ4zUvXsA+c0z&#10;C+te2E7dIcLYK9HQc3kUKhudr84XYuDpKtuOH6Ch1opdgKTBocUhAlJ17JCkPp6lVofAJG3mrxdX&#10;BTVEUiovirIs0wuierrs0Id3CgYWFzVH6mQCF/sHHyIZUT0dSeTB6GajjUkBdtu1QbYX1PVNGhO6&#10;vzxmLBtrflMWZUL+JecvIeZp/A1i0IHsa/RQ8+vzIVFF1d7aJpkrCG1Oa6Js7CRjVC6a1FdbaI6k&#10;IsLJm/SXaNED/uBsJF/W3H/fCVScmfeWOnGTLxbRyClYlG+iiHiZ2V5mhJUEVfPA2Wm5Difz7xzq&#10;rqeX8lS7hTvqXquTss+sJrLkvST49E+iuS/jdOr5N69+AgAA//8DAFBLAwQUAAYACAAAACEAjrpZ&#10;WNwAAAAGAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI3FqnbsVPmk2FQEXi2KYX&#10;bpvYTQLxOoqdNvD0uCd6HM1o5ptsM9lOnMzgW8cIi3kCwnDldMs1wqHYzp5A+ECsqXNsEH6Mh01+&#10;e5NRqt2Zd+a0D7WIJexTQmhC6FMpfdUYS37uesPRO7rBUohyqKUe6BzLbSdVkjxISy3HhYZ689qY&#10;6ns/WoSyVQf63RXviX3eLsPHVHyNn2+I93fTyxpEMFP4D8MFP6JDHplKN7L2okOYPcYrAWG5AHGx&#10;VwpEiaDUCmSeyWv8/A8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD4uetyCQIAABUEAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCOullY3AAAAAYB&#10;AAAPAAAAAAAAAAAAAAAAAGMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbAUAAAAA&#10;"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="00705DE8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:t>inny (jaki?)          .............................................</w:t>
-[...8 lines deleted...]
-              <w:t>.</w:t>
+              <w:t xml:space="preserve">inny (jaki?)  </w:t>
+            </w:r>
+            <w:r w:rsidR="00FE096D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>………………...</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00705DE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">        </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcW w:w="3074" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="1310E809" w14:textId="77777777" w:rsidR="00705DE8" w:rsidRPr="00705DE8" w:rsidRDefault="00705DE8" w:rsidP="000E3686">
+          <w:p w14:paraId="1310E809" w14:textId="4A39B99C" w:rsidR="00705DE8" w:rsidRPr="00705DE8" w:rsidRDefault="00705DE8" w:rsidP="000E3686">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705DE8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="00AE444B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="00705DE8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:t xml:space="preserve">. Data rozpoczęcia pracy </w:t>
-[...22 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">. Data </w:t>
+            </w:r>
+            <w:r w:rsidR="00702079">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> lub okres rozpoczęcia pracy</w:t>
+            </w:r>
+            <w:r w:rsidR="00702079" w:rsidRPr="00705DE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="10DC76E8" w14:textId="77777777" w:rsidR="00705DE8" w:rsidRPr="00705DE8" w:rsidRDefault="00705DE8" w:rsidP="000E3686">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705DE8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>……………………………….</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5585" w:type="dxa"/>
+            <w:tcW w:w="5211" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="74CA6F9B" w14:textId="77777777" w:rsidR="00705DE8" w:rsidRPr="00705DE8" w:rsidRDefault="00705DE8" w:rsidP="000E3686">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705DE8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="00AE444B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
@@ -8174,99 +7878,87 @@
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="00705DE8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve">. Okres zatrudnienia </w:t>
             </w:r>
             <w:r w:rsidRPr="00705DE8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>w przypadku  umowy o pracę/okres wykonywania umowy w przypadku umowy cywilnoprawnej</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="15287889" w14:textId="77777777" w:rsidR="00705DE8" w:rsidRPr="00705DE8" w:rsidRDefault="00705DE8" w:rsidP="000E3686">
+          <w:p w14:paraId="4CA4D08C" w14:textId="4E197CB2" w:rsidR="00705DE8" w:rsidRPr="00705DE8" w:rsidRDefault="00705DE8" w:rsidP="000E3686">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="20"/>
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705DE8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:t>...........................................................................................................</w:t>
+              <w:t>..................................................................................................</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00705DE8" w:rsidRPr="00705DE8" w14:paraId="34A04C88" w14:textId="77777777" w:rsidTr="00651DEB">
         <w:trPr>
           <w:trHeight w:val="382"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11165" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="084E0847" w14:textId="77777777" w:rsidR="00705DE8" w:rsidRPr="00705DE8" w:rsidRDefault="000E0C0E" w:rsidP="0057775F">
             <w:pPr>
               <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
@@ -8466,322 +8158,589 @@
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r w:rsidR="00705DE8" w:rsidRPr="00705DE8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>tak</w:t>
             </w:r>
             <w:r w:rsidR="00705DE8" w:rsidRPr="00705DE8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00705DE8" w:rsidRPr="00705DE8" w14:paraId="428661B2" w14:textId="77777777" w:rsidTr="00FB0ED7">
+      <w:tr w:rsidR="00705DE8" w:rsidRPr="00705DE8" w14:paraId="428661B2" w14:textId="77777777" w:rsidTr="00E15D46">
         <w:trPr>
-          <w:trHeight w:val="300"/>
+          <w:trHeight w:val="633"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11165" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="04A4D4DA" w14:textId="77777777" w:rsidR="00705DE8" w:rsidRPr="00705DE8" w:rsidRDefault="00705DE8" w:rsidP="000E3686">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0007281B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>III. Informacje dotyczące oczekiwań pracodawcy wobec kandydatów</w:t>
             </w:r>
             <w:r w:rsidR="004F7135" w:rsidRPr="0007281B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve"> do pracy</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00705DE8" w:rsidRPr="00705DE8" w14:paraId="7B2AB11D" w14:textId="77777777" w:rsidTr="00651DEB">
+      <w:tr w:rsidR="00705DE8" w:rsidRPr="00705DE8" w14:paraId="7B2AB11D" w14:textId="77777777" w:rsidTr="0008496E">
         <w:trPr>
-          <w:trHeight w:val="2320"/>
+          <w:trHeight w:val="684"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11165" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="385ED3D7" w14:textId="77777777" w:rsidR="00705DE8" w:rsidRPr="00705DE8" w:rsidRDefault="00705DE8" w:rsidP="000E3686">
+          <w:p w14:paraId="0B91BA0F" w14:textId="557A962F" w:rsidR="00BF403B" w:rsidRPr="00BF403B" w:rsidRDefault="00C10C63" w:rsidP="000E3686">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:b/>
-[...1 lines deleted...]
-                <w:szCs w:val="6"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00705DE8" w:rsidRPr="00705DE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidR="00FE096D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>Nazwa zawodu wyuczoneg</w:t>
+            </w:r>
+            <w:r w:rsidR="00BF403B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">o </w:t>
+            </w:r>
+            <w:r w:rsidR="00BF403B" w:rsidRPr="00BF403B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>……………</w:t>
+            </w:r>
+            <w:r w:rsidR="00BF403B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>……………………………………………………………………………………………….</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="28F1A158" w14:textId="77777777" w:rsidR="00705DE8" w:rsidRPr="00705DE8" w:rsidRDefault="00705DE8" w:rsidP="000E3686">
+          <w:p w14:paraId="7E3812E1" w14:textId="2B6F5F74" w:rsidR="00BF403B" w:rsidRPr="00BF403B" w:rsidRDefault="00BF403B" w:rsidP="000E3686">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00705DE8">
-[...16 lines deleted...]
-              <w:t xml:space="preserve"> (kierunek/specjalność) ...........................................................................................................................................</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+            <w:r w:rsidR="00F0543D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>N</w:t>
+            </w:r>
+            <w:r w:rsidR="007D654F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>az</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">wa  zawodu wykonywanego </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>…………………………………………………………………………………………………………</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="58C77653" w14:textId="77777777" w:rsidR="00705DE8" w:rsidRPr="00705DE8" w:rsidRDefault="00705DE8" w:rsidP="000E3686">
+          <w:p w14:paraId="28F1A158" w14:textId="6AADBA1B" w:rsidR="00705DE8" w:rsidRPr="00705DE8" w:rsidRDefault="00BF403B" w:rsidP="000E3686">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00705DE8">
-[...16 lines deleted...]
-              <w:t>...........................................................................................................................................................................</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
+            <w:r w:rsidR="00F0543D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00705DE8" w:rsidRPr="00705DE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>Poziom wykształcenia</w:t>
+            </w:r>
+            <w:r w:rsidR="00705DE8" w:rsidRPr="00705DE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (kierunek/specjalność) ...........................................................................................................................................</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="77132152" w14:textId="77777777" w:rsidR="00705DE8" w:rsidRPr="00705DE8" w:rsidRDefault="00705DE8" w:rsidP="000E3686">
+          <w:p w14:paraId="58C77653" w14:textId="42818D77" w:rsidR="00705DE8" w:rsidRPr="00705DE8" w:rsidRDefault="00BF403B" w:rsidP="000E3686">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00705DE8">
-[...16 lines deleted...]
-              <w:t>................................................................................................................................................................................................</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidR="00705DE8" w:rsidRPr="00705DE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>. Doświadczenie zawodowe</w:t>
+            </w:r>
+            <w:r w:rsidR="00705DE8" w:rsidRPr="00705DE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>...........................................................................................................................................................................</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="33F23875" w14:textId="77777777" w:rsidR="00705DE8" w:rsidRPr="00705DE8" w:rsidRDefault="00705DE8" w:rsidP="000E3686">
+          <w:p w14:paraId="77132152" w14:textId="4DC9B3B2" w:rsidR="00705DE8" w:rsidRPr="00705DE8" w:rsidRDefault="00BF403B" w:rsidP="000E3686">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00705DE8">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00705DE8">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidR="00705DE8" w:rsidRPr="00705DE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>. Umiejętności</w:t>
+            </w:r>
+            <w:r w:rsidR="00705DE8" w:rsidRPr="00705DE8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>................................................................................................................................................................................................</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6E6CA91B" w14:textId="77777777" w:rsidR="00705DE8" w:rsidRPr="00705DE8" w:rsidRDefault="00705DE8" w:rsidP="000E3686">
+          <w:p w14:paraId="33F23875" w14:textId="60011E3D" w:rsidR="00705DE8" w:rsidRPr="00705DE8" w:rsidRDefault="00BF403B" w:rsidP="000E3686">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidR="00705DE8" w:rsidRPr="00705DE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>. Uprawnienia</w:t>
+            </w:r>
+            <w:r w:rsidR="00705DE8" w:rsidRPr="00705DE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>................................................................................................................................................................................................</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6E6CA91B" w14:textId="5105E926" w:rsidR="00705DE8" w:rsidRPr="00705DE8" w:rsidRDefault="00BF403B" w:rsidP="000E3686">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00705DE8">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00705DE8">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidR="00705DE8" w:rsidRPr="00705DE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. Znajomość języków obcych </w:t>
+            </w:r>
+            <w:r w:rsidR="00705DE8" w:rsidRPr="00705DE8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve"> (poziom znajomości) ...............................................................................................................................</w:t>
             </w:r>
             <w:r w:rsidR="002A7BBC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00705DE8">
+            <w:r w:rsidR="00705DE8" w:rsidRPr="00705DE8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>...</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="59A07162" w14:textId="77777777" w:rsidR="00705DE8" w:rsidRPr="00705DE8" w:rsidRDefault="006A2D77" w:rsidP="000E3686">
+          <w:p w14:paraId="59A07162" w14:textId="008FD0BA" w:rsidR="00C10C63" w:rsidRPr="00705DE8" w:rsidRDefault="00E93779" w:rsidP="00002955">
             <w:pPr>
               <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="6"/>
                 <w:szCs w:val="6"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251678720" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4B423E04" wp14:editId="4751F10D">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251677696" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2D995225" wp14:editId="0977BAA1">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
-                        <wp:posOffset>4738370</wp:posOffset>
+                        <wp:posOffset>4349589</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
-                        <wp:posOffset>23495</wp:posOffset>
+                        <wp:posOffset>40640</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="134620" cy="122555"/>
+                      <wp:effectExtent l="0" t="0" r="17780" b="10795"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="72" name="Prostokąt 72"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr>
+                              <a:spLocks noChangeArrowheads="1"/>
+                            </wps:cNvSpPr>
+                            <wps:spPr bwMode="auto">
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="134620" cy="122555"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:solidFill>
+                                <a:srgbClr val="FFFFFF"/>
+                              </a:solidFill>
+                              <a:ln w="9525">
+                                <a:solidFill>
+                                  <a:srgbClr val="000000"/>
+                                </a:solidFill>
+                                <a:miter lim="800000"/>
+                                <a:headEnd/>
+                                <a:tailEnd/>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="page">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="page">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:rect w14:anchorId="26AF1FEE" id="Prostokąt 72" o:spid="_x0000_s1026" style="position:absolute;margin-left:342.5pt;margin-top:3.2pt;width:10.6pt;height:9.65pt;z-index:251677696;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD4uetyCQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N47deLtrxVmtsk1V&#10;aXuRtv0AgrGNihk6kDjp13cg3mx6earKA2IYOJw5c1jeHgbD9gq9BlvzfDbnTFkJjbZdzb9+2by6&#10;5swHYRthwKqaH5Xnt6uXL5ajq1QBPZhGISMQ66vR1bwPwVVZ5mWvBuFn4JSlZAs4iEAhdlmDYiT0&#10;wWTFfH6VjYCNQ5DKe9q9PyX5KuG3rZLhU9t6FZipOXELacY0b+OcrZai6lC4XsuJhvgHFoPQlh49&#10;Q92LINgO9R9Qg5YIHtowkzBk0LZaqlQDVZPPf6vmsRdOpVpIHO/OMvn/Bys/7h/dZ4zUvXsA+c0z&#10;C+te2E7dIcLYK9HQc3kUKhudr84XYuDpKtuOH6Ch1opdgKTBocUhAlJ17JCkPp6lVofAJG3mrxdX&#10;BTVEUiovirIs0wuierrs0Id3CgYWFzVH6mQCF/sHHyIZUT0dSeTB6GajjUkBdtu1QbYX1PVNGhO6&#10;vzxmLBtrflMWZUL+JecvIeZp/A1i0IHsa/RQ8+vzIVFF1d7aJpkrCG1Oa6Js7CRjVC6a1FdbaI6k&#10;IsLJm/SXaNED/uBsJF/W3H/fCVScmfeWOnGTLxbRyClYlG+iiHiZ2V5mhJUEVfPA2Wm5Difz7xzq&#10;rqeX8lS7hTvqXquTss+sJrLkvST49E+iuS/jdOr5N69+AgAA//8DAFBLAwQUAAYACAAAACEAQDVi&#10;594AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhNoGkJcSoEKhLHNr1w&#10;28QmCcTrKHbawNezPcFtVrOaeZNvZteLox1D50nD7UKBsFR701Gj4VBub9YgQkQy2HuyGr5tgE1x&#10;eZFjZvyJdva4j43gEAoZamhjHDIpQ91ah2HhB0vsffjRYeRzbKQZ8cThrpeJUql02BE3tDjY59bW&#10;X/vJaai65IA/u/JVuYftXXyby8/p/UXr66v56RFEtHP8e4YzPqNDwUyVn8gE0WtI10veElncg2B/&#10;pdIERKUhWa5AFrn8P6D4BQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPi563IJAgAAFQQA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAEA1YufeAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAAYwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABuBQAA&#10;AAA=&#10;"/>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="6"/>
+                <w:szCs w:val="6"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251678720" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4B423E04" wp14:editId="28472179">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>4755989</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>41275</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="134620" cy="122555"/>
                       <wp:effectExtent l="0" t="0" r="17780" b="10795"/>
                       <wp:wrapNone/>
                       <wp:docPr id="73" name="Prostokąt 73"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr>
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="134620" cy="122555"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
@@ -8789,298 +8748,354 @@
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a:ln>
                             </wps:spPr>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:rect w14:anchorId="1004B6C7" id="Prostokąt 73" o:spid="_x0000_s1026" style="position:absolute;margin-left:373.1pt;margin-top:1.85pt;width:10.6pt;height:9.65pt;z-index:251678720;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD4uetyCQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N47deLtrxVmtsk1V&#10;aXuRtv0AgrGNihk6kDjp13cg3mx6earKA2IYOJw5c1jeHgbD9gq9BlvzfDbnTFkJjbZdzb9+2by6&#10;5swHYRthwKqaH5Xnt6uXL5ajq1QBPZhGISMQ66vR1bwPwVVZ5mWvBuFn4JSlZAs4iEAhdlmDYiT0&#10;wWTFfH6VjYCNQ5DKe9q9PyX5KuG3rZLhU9t6FZipOXELacY0b+OcrZai6lC4XsuJhvgHFoPQlh49&#10;Q92LINgO9R9Qg5YIHtowkzBk0LZaqlQDVZPPf6vmsRdOpVpIHO/OMvn/Bys/7h/dZ4zUvXsA+c0z&#10;C+te2E7dIcLYK9HQc3kUKhudr84XYuDpKtuOH6Ch1opdgKTBocUhAlJ17JCkPp6lVofAJG3mrxdX&#10;BTVEUiovirIs0wuierrs0Id3CgYWFzVH6mQCF/sHHyIZUT0dSeTB6GajjUkBdtu1QbYX1PVNGhO6&#10;vzxmLBtrflMWZUL+JecvIeZp/A1i0IHsa/RQ8+vzIVFF1d7aJpkrCG1Oa6Js7CRjVC6a1FdbaI6k&#10;IsLJm/SXaNED/uBsJF/W3H/fCVScmfeWOnGTLxbRyClYlG+iiHiZ2V5mhJUEVfPA2Wm5Difz7xzq&#10;rqeX8lS7hTvqXquTss+sJrLkvST49E+iuS/jdOr5N69+AgAA//8DAFBLAwQUAAYACAAAACEAVK0K&#10;/94AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU+DQBSE7yb+h80z8WZ3hQYs8miMpiYeW3rx&#10;9oBXQNldwi4t+utdT3qczGTmm3y76EGceXK9NQj3KwWCTW2b3rQIx3J39wDCeTINDdYwwhc72BbX&#10;Vzlljb2YPZ8PvhWhxLiMEDrvx0xKV3esya3syCZ4Jztp8kFOrWwmuoRyPchIqURq6k1Y6Gjk547r&#10;z8OsEao+OtL3vnxVerOL/dtSfszvL4i3N8vTIwjPi/8Lwy9+QIciMFV2No0TA0K6TqIQRYhTEMFP&#10;k3QNokKIYgWyyOX/A8UPAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPi563IJAgAAFQQA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAFStCv/eAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAAYwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABuBQAA&#10;AAA=&#10;"/>
+                    <v:rect w14:anchorId="274B6C75" id="Prostokąt 73" o:spid="_x0000_s1026" style="position:absolute;margin-left:374.5pt;margin-top:3.25pt;width:10.6pt;height:9.65pt;z-index:251678720;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD4uetyCQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N47deLtrxVmtsk1V&#10;aXuRtv0AgrGNihk6kDjp13cg3mx6earKA2IYOJw5c1jeHgbD9gq9BlvzfDbnTFkJjbZdzb9+2by6&#10;5swHYRthwKqaH5Xnt6uXL5ajq1QBPZhGISMQ66vR1bwPwVVZ5mWvBuFn4JSlZAs4iEAhdlmDYiT0&#10;wWTFfH6VjYCNQ5DKe9q9PyX5KuG3rZLhU9t6FZipOXELacY0b+OcrZai6lC4XsuJhvgHFoPQlh49&#10;Q92LINgO9R9Qg5YIHtowkzBk0LZaqlQDVZPPf6vmsRdOpVpIHO/OMvn/Bys/7h/dZ4zUvXsA+c0z&#10;C+te2E7dIcLYK9HQc3kUKhudr84XYuDpKtuOH6Ch1opdgKTBocUhAlJ17JCkPp6lVofAJG3mrxdX&#10;BTVEUiovirIs0wuierrs0Id3CgYWFzVH6mQCF/sHHyIZUT0dSeTB6GajjUkBdtu1QbYX1PVNGhO6&#10;vzxmLBtrflMWZUL+JecvIeZp/A1i0IHsa/RQ8+vzIVFF1d7aJpkrCG1Oa6Js7CRjVC6a1FdbaI6k&#10;IsLJm/SXaNED/uBsJF/W3H/fCVScmfeWOnGTLxbRyClYlG+iiHiZ2V5mhJUEVfPA2Wm5Difz7xzq&#10;rqeX8lS7hTvqXquTss+sJrLkvST49E+iuS/jdOr5N69+AgAA//8DAFBLAwQUAAYACAAAACEA9jUj&#10;ZN4AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhNoE0bsqkQqEgc2/TC&#10;bRObJBCvo9hpA1+POcFxNKOZN/l2tr04mdF3jhFuFwqE4drpjhuEY7m7WYPwgVhT79ggfBkP2+Ly&#10;IqdMuzPvzekQGhFL2GeE0IYwZFL6ujWW/MINhqP37kZLIcqxkXqkcyy3vUyUWklLHceFlgbz1Jr6&#10;8zBZhKpLjvS9L1+U3ezuwutcfkxvz4jXV/PjA4hg5vAXhl/8iA5FZKrcxNqLHiG938QvAWG1BBH9&#10;NFUJiAohWa5BFrn8f6D4AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPi563IJAgAAFQQA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAPY1I2TeAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAAYwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABuBQAA&#10;AAA=&#10;"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
+            <w:r w:rsidR="00E15D46">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidR="00BF403B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="00F0543D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00705DE8" w:rsidRPr="00705DE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pracodawca jest zainteresowany zatrudnieniem kandydatów z państw EOG?     </w:t>
+            </w:r>
+            <w:r w:rsidR="00705DE8" w:rsidRPr="00705DE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  nie      </w:t>
+            </w:r>
+            <w:r w:rsidR="00705DE8" w:rsidRPr="00705DE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="44"/>
+                <w:szCs w:val="44"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00705DE8" w:rsidRPr="00705DE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>tak</w:t>
+            </w:r>
+            <w:r w:rsidR="00705DE8" w:rsidRPr="00705DE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="00705DE8" w:rsidRPr="00705DE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>Jeśli tak prosimy wypełnić część V</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00705DE8" w:rsidRPr="00705DE8" w14:paraId="489059D2" w14:textId="77777777" w:rsidTr="00FB0ED7">
+        <w:trPr>
+          <w:trHeight w:val="386"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11165" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FD990AF" w14:textId="7996D439" w:rsidR="00705DE8" w:rsidRPr="00705DE8" w:rsidRDefault="00705DE8" w:rsidP="000E3686">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5292"/>
+                <w:tab w:val="left" w:pos="5547"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007281B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">IV. Informacje dotyczące postępowania z </w:t>
+            </w:r>
+            <w:r w:rsidR="00E15D46">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">krajową </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0007281B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>ofertą prac</w:t>
+            </w:r>
+            <w:r w:rsidR="00002955">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>y</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00705DE8" w:rsidRPr="00705DE8" w14:paraId="2664C9D4" w14:textId="77777777" w:rsidTr="00FB0ED7">
+        <w:trPr>
+          <w:trHeight w:val="697"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5191" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="64D2BBBB" w14:textId="27D3D810" w:rsidR="00705DE8" w:rsidRPr="00705DE8" w:rsidRDefault="00705DE8" w:rsidP="00272A23">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="6"/>
+                <w:szCs w:val="6"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0378EB19" w14:textId="67455D95" w:rsidR="00705DE8" w:rsidRPr="00705DE8" w:rsidRDefault="00705DE8" w:rsidP="00272A23">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5292"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="72"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00705DE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>1. Okres aktualności oferty:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="50DFE2B7" w14:textId="4535FD20" w:rsidR="00705DE8" w:rsidRPr="00705DE8" w:rsidRDefault="0008496E" w:rsidP="00272A23">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5292"/>
+              </w:tabs>
+              <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="74"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:b/>
                 <w:noProof/>
                 <w:sz w:val="6"/>
                 <w:szCs w:val="6"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251677696" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2D995225" wp14:editId="6DF127C9">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251676672" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7761D378" wp14:editId="2B7AE94D">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
-                        <wp:posOffset>4323715</wp:posOffset>
+                        <wp:posOffset>1700530</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
-                        <wp:posOffset>23657</wp:posOffset>
+                        <wp:posOffset>79375</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="134620" cy="122555"/>
-                      <wp:effectExtent l="0" t="0" r="17780" b="10795"/>
+                      <wp:effectExtent l="12065" t="10160" r="5715" b="10160"/>
                       <wp:wrapNone/>
-                      <wp:docPr id="72" name="Prostokąt 72"/>
+                      <wp:docPr id="70" name="Prostokąt 70"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr>
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="134620" cy="122555"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                               <a:ln w="9525">
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a:ln>
                             </wps:spPr>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:rect w14:anchorId="47DA68F9" id="Prostokąt 72" o:spid="_x0000_s1026" style="position:absolute;margin-left:340.45pt;margin-top:1.85pt;width:10.6pt;height:9.65pt;z-index:251677696;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD4uetyCQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N47deLtrxVmtsk1V&#10;aXuRtv0AgrGNihk6kDjp13cg3mx6earKA2IYOJw5c1jeHgbD9gq9BlvzfDbnTFkJjbZdzb9+2by6&#10;5swHYRthwKqaH5Xnt6uXL5ajq1QBPZhGISMQ66vR1bwPwVVZ5mWvBuFn4JSlZAs4iEAhdlmDYiT0&#10;wWTFfH6VjYCNQ5DKe9q9PyX5KuG3rZLhU9t6FZipOXELacY0b+OcrZai6lC4XsuJhvgHFoPQlh49&#10;Q92LINgO9R9Qg5YIHtowkzBk0LZaqlQDVZPPf6vmsRdOpVpIHO/OMvn/Bys/7h/dZ4zUvXsA+c0z&#10;C+te2E7dIcLYK9HQc3kUKhudr84XYuDpKtuOH6Ch1opdgKTBocUhAlJ17JCkPp6lVofAJG3mrxdX&#10;BTVEUiovirIs0wuierrs0Id3CgYWFzVH6mQCF/sHHyIZUT0dSeTB6GajjUkBdtu1QbYX1PVNGhO6&#10;vzxmLBtrflMWZUL+JecvIeZp/A1i0IHsa/RQ8+vzIVFF1d7aJpkrCG1Oa6Js7CRjVC6a1FdbaI6k&#10;IsLJm/SXaNED/uBsJF/W3H/fCVScmfeWOnGTLxbRyClYlG+iiHiZ2V5mhJUEVfPA2Wm5Difz7xzq&#10;rqeX8lS7hTvqXquTss+sJrLkvST49E+iuS/jdOr5N69+AgAA//8DAFBLAwQUAAYACAAAACEAPVLo&#10;ht4AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI3KjdROpPyKZCoCJxbNML&#10;t01skkC8jmKnDTw95kSPoxnNfJPvZtuLsxl95xhhuVAgDNdOd9wgnMr9wwaED8SaescG4dt42BW3&#10;Nzll2l34YM7H0IhYwj4jhDaEIZPS162x5BduMBy9DzdaClGOjdQjXWK57WWi1Epa6jgutDSY59bU&#10;X8fJIlRdcqKfQ/mq7Hafhre5/JzeXxDv7+anRxDBzOE/DH/4ER2KyFS5ibUXPcJqo7YxipCuQUR/&#10;rZIliAohSRXIIpfXB4pfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPi563IJAgAAFQQA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAD1S6IbeAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAAYwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABuBQAA&#10;AAA=&#10;"/>
+                    <v:rect w14:anchorId="2CBA7BB0" id="Prostokąt 70" o:spid="_x0000_s1026" style="position:absolute;margin-left:133.9pt;margin-top:6.25pt;width:10.6pt;height:9.65pt;z-index:251676672;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD4uetyCQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N47deLtrxVmtsk1V&#10;aXuRtv0AgrGNihk6kDjp13cg3mx6earKA2IYOJw5c1jeHgbD9gq9BlvzfDbnTFkJjbZdzb9+2by6&#10;5swHYRthwKqaH5Xnt6uXL5ajq1QBPZhGISMQ66vR1bwPwVVZ5mWvBuFn4JSlZAs4iEAhdlmDYiT0&#10;wWTFfH6VjYCNQ5DKe9q9PyX5KuG3rZLhU9t6FZipOXELacY0b+OcrZai6lC4XsuJhvgHFoPQlh49&#10;Q92LINgO9R9Qg5YIHtowkzBk0LZaqlQDVZPPf6vmsRdOpVpIHO/OMvn/Bys/7h/dZ4zUvXsA+c0z&#10;C+te2E7dIcLYK9HQc3kUKhudr84XYuDpKtuOH6Ch1opdgKTBocUhAlJ17JCkPp6lVofAJG3mrxdX&#10;BTVEUiovirIs0wuierrs0Id3CgYWFzVH6mQCF/sHHyIZUT0dSeTB6GajjUkBdtu1QbYX1PVNGhO6&#10;vzxmLBtrflMWZUL+JecvIeZp/A1i0IHsa/RQ8+vzIVFF1d7aJpkrCG1Oa6Js7CRjVC6a1FdbaI6k&#10;IsLJm/SXaNED/uBsJF/W3H/fCVScmfeWOnGTLxbRyClYlG+iiHiZ2V5mhJUEVfPA2Wm5Difz7xzq&#10;rqeX8lS7hTvqXquTss+sJrLkvST49E+iuS/jdOr5N69+AgAA//8DAFBLAwQUAAYACAAAACEATWRq&#10;ft4AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhTV5Q0xKkQqEgc2/TC&#10;zYmXJBCvo9hpA1/PcirH0Yxm3uTb2fXihGPoPGlYLhIQSLW3HTUajuXuLgURoiFrek+o4RsDbIvr&#10;q9xk1p9pj6dDbASXUMiMhjbGIZMy1C06ExZ+QGLvw4/ORJZjI+1ozlzueqmSZC2d6YgXWjPgc4v1&#10;12FyGqpOHc3PvnxN3Ga3im9z+Tm9v2h9ezM/PYKIOMdLGP7wGR0KZqr8RDaIXoNaPzB6ZEPdg+CA&#10;Sjd8rtKwWqYgi1z+f1D8AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPi563IJAgAAFQQA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAE1kan7eAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAAYwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABuBQAA&#10;AAA=&#10;"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r w:rsidR="00705DE8" w:rsidRPr="00705DE8">
-[...166 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="00705DE8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="6"/>
                 <w:szCs w:val="6"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251673600" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="57903BC2" wp14:editId="5351777D">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>-5715</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>60325</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="134620" cy="122555"/>
                       <wp:effectExtent l="10795" t="10160" r="6985" b="10160"/>
                       <wp:wrapNone/>
                       <wp:docPr id="71" name="Prostokąt 71"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
@@ -9110,142 +9125,504 @@
                                 <a:tailEnd/>
                               </a:ln>
                             </wps:spPr>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
                     <v:rect w14:anchorId="511EFBB6" id="Prostokąt 71" o:spid="_x0000_s1026" style="position:absolute;margin-left:-.45pt;margin-top:4.75pt;width:10.6pt;height:9.65pt;z-index:251673600;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD4uetyCQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N47deLtrxVmtsk1V&#10;aXuRtv0AgrGNihk6kDjp13cg3mx6earKA2IYOJw5c1jeHgbD9gq9BlvzfDbnTFkJjbZdzb9+2by6&#10;5swHYRthwKqaH5Xnt6uXL5ajq1QBPZhGISMQ66vR1bwPwVVZ5mWvBuFn4JSlZAs4iEAhdlmDYiT0&#10;wWTFfH6VjYCNQ5DKe9q9PyX5KuG3rZLhU9t6FZipOXELacY0b+OcrZai6lC4XsuJhvgHFoPQlh49&#10;Q92LINgO9R9Qg5YIHtowkzBk0LZaqlQDVZPPf6vmsRdOpVpIHO/OMvn/Bys/7h/dZ4zUvXsA+c0z&#10;C+te2E7dIcLYK9HQc3kUKhudr84XYuDpKtuOH6Ch1opdgKTBocUhAlJ17JCkPp6lVofAJG3mrxdX&#10;BTVEUiovirIs0wuierrs0Id3CgYWFzVH6mQCF/sHHyIZUT0dSeTB6GajjUkBdtu1QbYX1PVNGhO6&#10;vzxmLBtrflMWZUL+JecvIeZp/A1i0IHsa/RQ8+vzIVFF1d7aJpkrCG1Oa6Js7CRjVC6a1FdbaI6k&#10;IsLJm/SXaNED/uBsJF/W3H/fCVScmfeWOnGTLxbRyClYlG+iiHiZ2V5mhJUEVfPA2Wm5Difz7xzq&#10;rqeX8lS7hTvqXquTss+sJrLkvST49E+iuS/jdOr5N69+AgAA//8DAFBLAwQUAAYACAAAACEAca3o&#10;f9sAAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyOwU7DMBBE70j8g7VI3FqbVKAkxKkQqEgc2/TC&#10;bRMvSSC2o9hpA1/PcqKn0WhGM6/YLnYQJ5pC752Gu7UCQa7xpnethmO1W6UgQkRncPCONHxTgG15&#10;fVVgbvzZ7el0iK3gERdy1NDFOOZShqYji2HtR3KcffjJYmQ7tdJMeOZxO8hEqQdpsXf80OFIzx01&#10;X4fZaqj75Ig/++pV2Wy3iW9L9Tm/v2h9e7M8PYKItMT/MvzhMzqUzFT72ZkgBg2rjIsasnsQnCZq&#10;A6JmTVOQZSEv6ctfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPi563IJAgAAFQQAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHGt6H/bAAAABQEA&#10;AA8AAAAAAAAAAAAAAAAAYwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABrBQAAAAA=&#10;"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
+            <w:r w:rsidR="00705DE8" w:rsidRPr="00705DE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      7 dni          </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+            <w:r w:rsidR="00705DE8" w:rsidRPr="00705DE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> dni        </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r w:rsidR="00705DE8" w:rsidRPr="00705DE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>0 dni       inne</w:t>
+            </w:r>
+            <w:r w:rsidR="004519B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>(max90 dni)</w:t>
+            </w:r>
+            <w:r w:rsidR="00705DE8" w:rsidRPr="00705DE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>……..</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5974" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="38096F02" w14:textId="495BF6FD" w:rsidR="00705DE8" w:rsidRPr="00705DE8" w:rsidRDefault="00705DE8" w:rsidP="00272A23">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="6"/>
                 <w:szCs w:val="6"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5CF4621D" w14:textId="67C48855" w:rsidR="00705DE8" w:rsidRPr="00705DE8" w:rsidRDefault="00705DE8" w:rsidP="00272A23">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00705DE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>2. Częstotliwość kontaktów</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00705DE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00705DE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>PUP</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00705DE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> z pracodawcą lub osobą wskazan</w:t>
+            </w:r>
+            <w:r w:rsidR="00F4072D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>ą</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00705DE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> przez pracodawcę w  sprawie oferty ..................................................</w:t>
+            </w:r>
+            <w:r w:rsidR="002A7BBC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00705DE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>.....</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00705DE8" w:rsidRPr="00705DE8" w14:paraId="1C21D3F8" w14:textId="77777777" w:rsidTr="00FB0ED7">
+        <w:trPr>
+          <w:trHeight w:val="320"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11165" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="039F94F3" w14:textId="116D46E9" w:rsidR="00705DE8" w:rsidRPr="00705DE8" w:rsidRDefault="000B627B" w:rsidP="00272A23">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251676672" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7761D378" wp14:editId="7EFA935B">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251680768" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="123B306A" wp14:editId="17C55BC4">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
-                        <wp:posOffset>2167255</wp:posOffset>
+                        <wp:posOffset>6572885</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
-                        <wp:posOffset>60325</wp:posOffset>
+                        <wp:posOffset>74930</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="134620" cy="122555"/>
-                      <wp:effectExtent l="12065" t="10160" r="5715" b="10160"/>
+                      <wp:effectExtent l="0" t="0" r="17780" b="10795"/>
                       <wp:wrapNone/>
-                      <wp:docPr id="70" name="Prostokąt 70"/>
+                      <wp:docPr id="67" name="Prostokąt 67"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr>
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="134620" cy="122555"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                               <a:ln w="9525">
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a:ln>
                             </wps:spPr>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:rect w14:anchorId="78025439" id="Prostokąt 70" o:spid="_x0000_s1026" style="position:absolute;margin-left:170.65pt;margin-top:4.75pt;width:10.6pt;height:9.65pt;z-index:251676672;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD4uetyCQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N47deLtrxVmtsk1V&#10;aXuRtv0AgrGNihk6kDjp13cg3mx6earKA2IYOJw5c1jeHgbD9gq9BlvzfDbnTFkJjbZdzb9+2by6&#10;5swHYRthwKqaH5Xnt6uXL5ajq1QBPZhGISMQ66vR1bwPwVVZ5mWvBuFn4JSlZAs4iEAhdlmDYiT0&#10;wWTFfH6VjYCNQ5DKe9q9PyX5KuG3rZLhU9t6FZipOXELacY0b+OcrZai6lC4XsuJhvgHFoPQlh49&#10;Q92LINgO9R9Qg5YIHtowkzBk0LZaqlQDVZPPf6vmsRdOpVpIHO/OMvn/Bys/7h/dZ4zUvXsA+c0z&#10;C+te2E7dIcLYK9HQc3kUKhudr84XYuDpKtuOH6Ch1opdgKTBocUhAlJ17JCkPp6lVofAJG3mrxdX&#10;BTVEUiovirIs0wuierrs0Id3CgYWFzVH6mQCF/sHHyIZUT0dSeTB6GajjUkBdtu1QbYX1PVNGhO6&#10;vzxmLBtrflMWZUL+JecvIeZp/A1i0IHsa/RQ8+vzIVFF1d7aJpkrCG1Oa6Js7CRjVC6a1FdbaI6k&#10;IsLJm/SXaNED/uBsJF/W3H/fCVScmfeWOnGTLxbRyClYlG+iiHiZ2V5mhJUEVfPA2Wm5Difz7xzq&#10;rqeX8lS7hTvqXquTss+sJrLkvST49E+iuS/jdOr5N69+AgAA//8DAFBLAwQUAAYACAAAACEAE6iP&#10;Ht4AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU+DQBCF7yb+h82YeLNLQRtKWRqjqYnHll68&#10;DewUUHaWsEuL/nrXU729yXt575t8O5tenGl0nWUFy0UEgri2uuNGwbHcPaQgnEfW2FsmBd/kYFvc&#10;3uSYaXvhPZ0PvhGhhF2GClrvh0xKV7dk0C3sQBy8kx0N+nCOjdQjXkK56WUcRStpsOOw0OJALy3V&#10;X4fJKKi6+Ig/+/ItMutd4t/n8nP6eFXq/m5+3oDwNPtrGP7wAzoUgamyE2snegXJ4zIJUQXrJxDB&#10;T1ZxEJWCOE1BFrn8/0DxCwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPi563IJAgAAFQQA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABOojx7eAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAAYwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABuBQAA&#10;AAA=&#10;"/>
+                    <v:rect w14:anchorId="5D420D97" id="Prostokąt 67" o:spid="_x0000_s1026" style="position:absolute;margin-left:517.55pt;margin-top:5.9pt;width:10.6pt;height:9.65pt;z-index:251680768;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD4uetyCQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N47deLtrxVmtsk1V&#10;aXuRtv0AgrGNihk6kDjp13cg3mx6earKA2IYOJw5c1jeHgbD9gq9BlvzfDbnTFkJjbZdzb9+2by6&#10;5swHYRthwKqaH5Xnt6uXL5ajq1QBPZhGISMQ66vR1bwPwVVZ5mWvBuFn4JSlZAs4iEAhdlmDYiT0&#10;wWTFfH6VjYCNQ5DKe9q9PyX5KuG3rZLhU9t6FZipOXELacY0b+OcrZai6lC4XsuJhvgHFoPQlh49&#10;Q92LINgO9R9Qg5YIHtowkzBk0LZaqlQDVZPPf6vmsRdOpVpIHO/OMvn/Bys/7h/dZ4zUvXsA+c0z&#10;C+te2E7dIcLYK9HQc3kUKhudr84XYuDpKtuOH6Ch1opdgKTBocUhAlJ17JCkPp6lVofAJG3mrxdX&#10;BTVEUiovirIs0wuierrs0Id3CgYWFzVH6mQCF/sHHyIZUT0dSeTB6GajjUkBdtu1QbYX1PVNGhO6&#10;vzxmLBtrflMWZUL+JecvIeZp/A1i0IHsa/RQ8+vzIVFF1d7aJpkrCG1Oa6Js7CRjVC6a1FdbaI6k&#10;IsLJm/SXaNED/uBsJF/W3H/fCVScmfeWOnGTLxbRyClYlG+iiHiZ2V5mhJUEVfPA2Wm5Difz7xzq&#10;rqeX8lS7hTvqXquTss+sJrLkvST49E+iuS/jdOr5N69+AgAA//8DAFBLAwQUAAYACAAAACEAhVDM&#10;UN4AAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPPU/DMBCGdyT+g3VIbNROo1YQ4lQIVCTGNl3Y&#10;LrFJAvE5ip028Ot7ncp2r+7R+5FvZteLox1D50lDslAgLNXedNRoOJTbh0cQISIZ7D1ZDb82wKa4&#10;vckxM/5EO3vcx0awCYUMNbQxDpmUoW6tw7DwgyX+ffnRYWQ5NtKMeGJz18ulUmvpsCNOaHGwr62t&#10;f/aT01B1ywP+7cp35Z62afyYy+/p803r+7v55RlEtHO8wnCpz9Wh4E6Vn8gE0bNW6Sphlq+EN1wI&#10;tVqnICoNaZKALHL5f0NxBgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPi563IJAgAAFQQA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAIVQzFDeAAAA&#10;CwEAAA8AAAAAAAAAAAAAAAAAYwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABuBQAA&#10;AAA=&#10;"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251679744" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2384369A" wp14:editId="728BD1B6">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>5744845</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>78740</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="134620" cy="122555"/>
+                      <wp:effectExtent l="0" t="0" r="17780" b="10795"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="66" name="Prostokąt 66"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr>
+                              <a:spLocks noChangeArrowheads="1"/>
+                            </wps:cNvSpPr>
+                            <wps:spPr bwMode="auto">
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="134620" cy="122555"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:solidFill>
+                                <a:srgbClr val="FFFFFF"/>
+                              </a:solidFill>
+                              <a:ln w="9525">
+                                <a:solidFill>
+                                  <a:srgbClr val="000000"/>
+                                </a:solidFill>
+                                <a:miter lim="800000"/>
+                                <a:headEnd/>
+                                <a:tailEnd/>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="page">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="page">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:rect w14:anchorId="051B885A" id="Prostokąt 66" o:spid="_x0000_s1026" style="position:absolute;margin-left:452.35pt;margin-top:6.2pt;width:10.6pt;height:9.65pt;z-index:251679744;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD4uetyCQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N47deLtrxVmtsk1V&#10;aXuRtv0AgrGNihk6kDjp13cg3mx6earKA2IYOJw5c1jeHgbD9gq9BlvzfDbnTFkJjbZdzb9+2by6&#10;5swHYRthwKqaH5Xnt6uXL5ajq1QBPZhGISMQ66vR1bwPwVVZ5mWvBuFn4JSlZAs4iEAhdlmDYiT0&#10;wWTFfH6VjYCNQ5DKe9q9PyX5KuG3rZLhU9t6FZipOXELacY0b+OcrZai6lC4XsuJhvgHFoPQlh49&#10;Q92LINgO9R9Qg5YIHtowkzBk0LZaqlQDVZPPf6vmsRdOpVpIHO/OMvn/Bys/7h/dZ4zUvXsA+c0z&#10;C+te2E7dIcLYK9HQc3kUKhudr84XYuDpKtuOH6Ch1opdgKTBocUhAlJ17JCkPp6lVofAJG3mrxdX&#10;BTVEUiovirIs0wuierrs0Id3CgYWFzVH6mQCF/sHHyIZUT0dSeTB6GajjUkBdtu1QbYX1PVNGhO6&#10;vzxmLBtrflMWZUL+JecvIeZp/A1i0IHsa/RQ8+vzIVFF1d7aJpkrCG1Oa6Js7CRjVC6a1FdbaI6k&#10;IsLJm/SXaNED/uBsJF/W3H/fCVScmfeWOnGTLxbRyClYlG+iiHiZ2V5mhJUEVfPA2Wm5Difz7xzq&#10;rqeX8lS7hTvqXquTss+sJrLkvST49E+iuS/jdOr5N69+AgAA//8DAFBLAwQUAAYACAAAACEAdryx&#10;5d4AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjdtFAS4lQIVCSObXrh&#10;5sRLEojXUey0ga9nOcFxNU8zb/Pt7HpxwjF0njQsFwoEUu1tR42GY7m7uQcRoiFrek+o4QsDbIvL&#10;i9xk1p9pj6dDbASXUMiMhjbGIZMy1C06ExZ+QOLs3Y/ORD7HRtrRnLnc9TJR6k460xEvtGbApxbr&#10;z8PkNFRdcjTf+/JFuXS3iq9z+TG9PWt9fTU/PoCIOMc/GH71WR0Kdqr8RDaIXkOq1htGOUjWIBhI&#10;k9sURKVhtdyALHL5/4PiBwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPi563IJAgAAFQQA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHa8seXeAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAAYwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABuBQAA&#10;AAA=&#10;"/>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r w:rsidR="00705DE8" w:rsidRPr="00705DE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>Oferta ma zostać upowszechniona agencjom zatrudnienia realizującym pośrednictwo pracy</w:t>
+            </w:r>
+            <w:r w:rsidR="00705DE8" w:rsidRPr="00705DE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidR="00705DE8" w:rsidRPr="00705DE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">            nie                   tak </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00705DE8" w:rsidRPr="00705DE8" w14:paraId="10E9C7AD" w14:textId="77777777" w:rsidTr="00FB0ED7">
+        <w:trPr>
+          <w:trHeight w:val="1173"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11165" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="58CD9294" w14:textId="02E4533B" w:rsidR="00705DE8" w:rsidRPr="00705DE8" w:rsidRDefault="0008496E" w:rsidP="000E3686">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="6"/>
+                <w:szCs w:val="6"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="6"/>
                 <w:szCs w:val="6"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251675648" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6DF4187F" wp14:editId="485CA584">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251675648" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6DF4187F" wp14:editId="6775A70A">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
-                        <wp:posOffset>1430655</wp:posOffset>
+                        <wp:posOffset>1143635</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
-                        <wp:posOffset>60325</wp:posOffset>
+                        <wp:posOffset>-408305</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="134620" cy="122555"/>
                       <wp:effectExtent l="8890" t="10160" r="8890" b="10160"/>
                       <wp:wrapNone/>
                       <wp:docPr id="69" name="Prostokąt 69"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr>
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="134620" cy="122555"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
@@ -9253,73 +9630,73 @@
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a:ln>
                             </wps:spPr>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:rect w14:anchorId="183B6C44" id="Prostokąt 69" o:spid="_x0000_s1026" style="position:absolute;margin-left:112.65pt;margin-top:4.75pt;width:10.6pt;height:9.65pt;z-index:251675648;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD4uetyCQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N47deLtrxVmtsk1V&#10;aXuRtv0AgrGNihk6kDjp13cg3mx6earKA2IYOJw5c1jeHgbD9gq9BlvzfDbnTFkJjbZdzb9+2by6&#10;5swHYRthwKqaH5Xnt6uXL5ajq1QBPZhGISMQ66vR1bwPwVVZ5mWvBuFn4JSlZAs4iEAhdlmDYiT0&#10;wWTFfH6VjYCNQ5DKe9q9PyX5KuG3rZLhU9t6FZipOXELacY0b+OcrZai6lC4XsuJhvgHFoPQlh49&#10;Q92LINgO9R9Qg5YIHtowkzBk0LZaqlQDVZPPf6vmsRdOpVpIHO/OMvn/Bys/7h/dZ4zUvXsA+c0z&#10;C+te2E7dIcLYK9HQc3kUKhudr84XYuDpKtuOH6Ch1opdgKTBocUhAlJ17JCkPp6lVofAJG3mrxdX&#10;BTVEUiovirIs0wuierrs0Id3CgYWFzVH6mQCF/sHHyIZUT0dSeTB6GajjUkBdtu1QbYX1PVNGhO6&#10;vzxmLBtrflMWZUL+JecvIeZp/A1i0IHsa/RQ8+vzIVFF1d7aJpkrCG1Oa6Js7CRjVC6a1FdbaI6k&#10;IsLJm/SXaNED/uBsJF/W3H/fCVScmfeWOnGTLxbRyClYlG+iiHiZ2V5mhJUEVfPA2Wm5Difz7xzq&#10;rqeX8lS7hTvqXquTss+sJrLkvST49E+iuS/jdOr5N69+AgAA//8DAFBLAwQUAAYACAAAACEAForI&#10;St0AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KiDS6s0xKkQqEgc2/TC&#10;bRObJBCvo9hpA1/Pciq3Wc1o9k2+nV0vTnYMnScN94sEhKXam44aDcdyd5eCCBHJYO/Javi2AbbF&#10;9VWOmfFn2tvTITaCSyhkqKGNccikDHVrHYaFHyyx9+FHh5HPsZFmxDOXu16qJFlLhx3xhxYH+9za&#10;+uswOQ1Vp474sy9fE7fZLePbXH5O7y9a397MT48gop3jJQx/+IwOBTNVfiITRK9BqdWSoxo2KxDs&#10;q4c1i4pFmoIscvl/QPELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA+LnrcgkCAAAVBAAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAForISt0AAAAI&#10;AQAADwAAAAAAAAAAAAAAAABjBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAG0FAAAA&#10;AA==&#10;"/>
+                    <v:rect w14:anchorId="50476B44" id="Prostokąt 69" o:spid="_x0000_s1026" style="position:absolute;margin-left:90.05pt;margin-top:-32.15pt;width:10.6pt;height:9.65pt;z-index:251675648;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD4uetyCQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N47deLtrxVmtsk1V&#10;aXuRtv0AgrGNihk6kDjp13cg3mx6earKA2IYOJw5c1jeHgbD9gq9BlvzfDbnTFkJjbZdzb9+2by6&#10;5swHYRthwKqaH5Xnt6uXL5ajq1QBPZhGISMQ66vR1bwPwVVZ5mWvBuFn4JSlZAs4iEAhdlmDYiT0&#10;wWTFfH6VjYCNQ5DKe9q9PyX5KuG3rZLhU9t6FZipOXELacY0b+OcrZai6lC4XsuJhvgHFoPQlh49&#10;Q92LINgO9R9Qg5YIHtowkzBk0LZaqlQDVZPPf6vmsRdOpVpIHO/OMvn/Bys/7h/dZ4zUvXsA+c0z&#10;C+te2E7dIcLYK9HQc3kUKhudr84XYuDpKtuOH6Ch1opdgKTBocUhAlJ17JCkPp6lVofAJG3mrxdX&#10;BTVEUiovirIs0wuierrs0Id3CgYWFzVH6mQCF/sHHyIZUT0dSeTB6GajjUkBdtu1QbYX1PVNGhO6&#10;vzxmLBtrflMWZUL+JecvIeZp/A1i0IHsa/RQ8+vzIVFF1d7aJpkrCG1Oa6Js7CRjVC6a1FdbaI6k&#10;IsLJm/SXaNED/uBsJF/W3H/fCVScmfeWOnGTLxbRyClYlG+iiHiZ2V5mhJUEVfPA2Wm5Difz7xzq&#10;rqeX8lS7hTvqXquTss+sJrLkvST49E+iuS/jdOr5N69+AgAA//8DAFBLAwQUAAYACAAAACEAwQNv&#10;K98AAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/DMAyF70j8h8hI3Lak3ZhGaToh0JA4bt2F&#10;m9uEttA4VZNuhV+POcHNz356/l6+m10vznYMnScNyVKBsFR701Gj4VTuF1sQISIZ7D1ZDV82wK64&#10;vsoxM/5CB3s+xkZwCIUMNbQxDpmUoW6tw7D0gyW+vfvRYWQ5NtKMeOFw18tUqY102BF/aHGwT62t&#10;P4+T01B16Qm/D+WLcvf7VXydy4/p7Vnr25v58QFEtHP8M8MvPqNDwUyVn8gE0bPeqoStGhab9QoE&#10;O1KV8FDxZn2nQBa5/N+h+AEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD4uetyCQIAABUE&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDBA28r3wAA&#10;AAsBAAAPAAAAAAAAAAAAAAAAAGMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbwUA&#10;AAAA&#10;"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="6"/>
                 <w:szCs w:val="6"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251674624" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="254689A7" wp14:editId="1E1B9733">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251674624" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="254689A7" wp14:editId="5EF14C50">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
-                        <wp:posOffset>673735</wp:posOffset>
+                        <wp:posOffset>546735</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
-                        <wp:posOffset>60325</wp:posOffset>
+                        <wp:posOffset>-417830</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="134620" cy="122555"/>
                       <wp:effectExtent l="13970" t="10160" r="13335" b="10160"/>
                       <wp:wrapNone/>
                       <wp:docPr id="68" name="Prostokąt 68"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr>
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="134620" cy="122555"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
@@ -9327,432 +9704,78 @@
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a:ln>
                             </wps:spPr>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:rect w14:anchorId="632D41F1" id="Prostokąt 68" o:spid="_x0000_s1026" style="position:absolute;margin-left:53.05pt;margin-top:4.75pt;width:10.6pt;height:9.65pt;z-index:251674624;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD4uetyCQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N47deLtrxVmtsk1V&#10;aXuRtv0AgrGNihk6kDjp13cg3mx6earKA2IYOJw5c1jeHgbD9gq9BlvzfDbnTFkJjbZdzb9+2by6&#10;5swHYRthwKqaH5Xnt6uXL5ajq1QBPZhGISMQ66vR1bwPwVVZ5mWvBuFn4JSlZAs4iEAhdlmDYiT0&#10;wWTFfH6VjYCNQ5DKe9q9PyX5KuG3rZLhU9t6FZipOXELacY0b+OcrZai6lC4XsuJhvgHFoPQlh49&#10;Q92LINgO9R9Qg5YIHtowkzBk0LZaqlQDVZPPf6vmsRdOpVpIHO/OMvn/Bys/7h/dZ4zUvXsA+c0z&#10;C+te2E7dIcLYK9HQc3kUKhudr84XYuDpKtuOH6Ch1opdgKTBocUhAlJ17JCkPp6lVofAJG3mrxdX&#10;BTVEUiovirIs0wuierrs0Id3CgYWFzVH6mQCF/sHHyIZUT0dSeTB6GajjUkBdtu1QbYX1PVNGhO6&#10;vzxmLBtrflMWZUL+JecvIeZp/A1i0IHsa/RQ8+vzIVFF1d7aJpkrCG1Oa6Js7CRjVC6a1FdbaI6k&#10;IsLJm/SXaNED/uBsJF/W3H/fCVScmfeWOnGTLxbRyClYlG+iiHiZ2V5mhJUEVfPA2Wm5Difz7xzq&#10;rqeX8lS7hTvqXquTss+sJrLkvST49E+iuS/jdOr5N69+AgAA//8DAFBLAwQUAAYACAAAACEAcYC8&#10;zt0AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjdVJQ0xKkQqEgc2/TC&#10;bRMvSSBeR7HTBr4e9wTH0Yxm3uTb2fbiRKPvHGtYLhQI4tqZjhsNx3J3l4LwAdlg75g0fJOHbXF9&#10;lWNm3Jn3dDqERsQS9hlqaEMYMil93ZJFv3ADcfQ+3GgxRDk20ox4juW2l4lSa2mx47jQ4kDPLdVf&#10;h8lqqLrkiD/78lXZzW4V3ubyc3p/0fr2Zn56BBFoDn9huOBHdCgiU+UmNl70Uav1MkY1bO5BXPzk&#10;YQWi0pCkKcgil/8PFL8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA+LnrcgkCAAAVBAAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAcYC8zt0AAAAI&#10;AQAADwAAAAAAAAAAAAAAAABjBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAG0FAAAA&#10;AA==&#10;"/>
+                    <v:rect w14:anchorId="0D4820D2" id="Prostokąt 68" o:spid="_x0000_s1026" style="position:absolute;margin-left:43.05pt;margin-top:-32.9pt;width:10.6pt;height:9.65pt;z-index:251674624;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD4uetyCQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N47deLtrxVmtsk1V&#10;aXuRtv0AgrGNihk6kDjp13cg3mx6earKA2IYOJw5c1jeHgbD9gq9BlvzfDbnTFkJjbZdzb9+2by6&#10;5swHYRthwKqaH5Xnt6uXL5ajq1QBPZhGISMQ66vR1bwPwVVZ5mWvBuFn4JSlZAs4iEAhdlmDYiT0&#10;wWTFfH6VjYCNQ5DKe9q9PyX5KuG3rZLhU9t6FZipOXELacY0b+OcrZai6lC4XsuJhvgHFoPQlh49&#10;Q92LINgO9R9Qg5YIHtowkzBk0LZaqlQDVZPPf6vmsRdOpVpIHO/OMvn/Bys/7h/dZ4zUvXsA+c0z&#10;C+te2E7dIcLYK9HQc3kUKhudr84XYuDpKtuOH6Ch1opdgKTBocUhAlJ17JCkPp6lVofAJG3mrxdX&#10;BTVEUiovirIs0wuierrs0Id3CgYWFzVH6mQCF/sHHyIZUT0dSeTB6GajjUkBdtu1QbYX1PVNGhO6&#10;vzxmLBtrflMWZUL+JecvIeZp/A1i0IHsa/RQ8+vzIVFF1d7aJpkrCG1Oa6Js7CRjVC6a1FdbaI6k&#10;IsLJm/SXaNED/uBsJF/W3H/fCVScmfeWOnGTLxbRyClYlG+iiHiZ2V5mhJUEVfPA2Wm5Difz7xzq&#10;rqeX8lS7hTvqXquTss+sJrLkvST49E+iuS/jdOr5N69+AgAA//8DAFBLAwQUAAYACAAAACEAz48Q&#10;7d8AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG70i8Q2QkbluyjZVRmk4INCSOW3fh&#10;5jamLTRO1aRb4enJTnC0/en392fbyXbiRINvHWtYzBUI4sqZlmsNx2I324DwAdlg55g0fJOHbX59&#10;lWFq3Jn3dDqEWsQQ9ilqaELoUyl91ZBFP3c9cbx9uMFiiONQSzPgOYbbTi6VSqTFluOHBnt6bqj6&#10;OoxWQ9kuj/izL16VfditwttUfI7vL1rf3kxPjyACTeEPhot+VIc8OpVuZONFp2GTLCKpYZasY4UL&#10;oO5XIMq4uUvWIPNM/q+Q/wIAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD4uetyCQIAABUE&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDPjxDt3wAA&#10;AAoBAAAPAAAAAAAAAAAAAAAAAGMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbwUA&#10;AAAA&#10;"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r w:rsidRPr="00705DE8">
-[...43 lines deleted...]
-            </w:r>
           </w:p>
-        </w:tc>
-[...9 lines deleted...]
-          <w:p w14:paraId="38096F02" w14:textId="77777777" w:rsidR="00705DE8" w:rsidRPr="00705DE8" w:rsidRDefault="00705DE8" w:rsidP="00272A23">
+          <w:p w14:paraId="617D2E86" w14:textId="68AB8179" w:rsidR="00705DE8" w:rsidRPr="00705DE8" w:rsidRDefault="00272A23" w:rsidP="00272A23">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
                 <w:sz w:val="6"/>
                 <w:szCs w:val="6"/>
-                <w:lang w:eastAsia="pl-PL"/>
-[...101 lines deleted...]
-                <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251679744" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2384369A" wp14:editId="222F78D4">
-[...204 lines deleted...]
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251681792" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="068FBB3B" wp14:editId="530E7470">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251681792" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="068FBB3B" wp14:editId="1B65B258">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>5703570</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>134620</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="134620" cy="122555"/>
                       <wp:effectExtent l="0" t="0" r="17780" b="10795"/>
                       <wp:wrapNone/>
                       <wp:docPr id="64" name="Prostokąt 64"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr>
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="134620" cy="122555"/>
                               </a:xfrm>
@@ -9766,103 +9789,151 @@
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a:ln>
                             </wps:spPr>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:rect w14:anchorId="38FF7126" id="Prostokąt 64" o:spid="_x0000_s1026" style="position:absolute;margin-left:449.1pt;margin-top:10.6pt;width:10.6pt;height:9.65pt;z-index:251681792;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD4uetyCQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N47deLtrxVmtsk1V&#10;aXuRtv0AgrGNihk6kDjp13cg3mx6earKA2IYOJw5c1jeHgbD9gq9BlvzfDbnTFkJjbZdzb9+2by6&#10;5swHYRthwKqaH5Xnt6uXL5ajq1QBPZhGISMQ66vR1bwPwVVZ5mWvBuFn4JSlZAs4iEAhdlmDYiT0&#10;wWTFfH6VjYCNQ5DKe9q9PyX5KuG3rZLhU9t6FZipOXELacY0b+OcrZai6lC4XsuJhvgHFoPQlh49&#10;Q92LINgO9R9Qg5YIHtowkzBk0LZaqlQDVZPPf6vmsRdOpVpIHO/OMvn/Bys/7h/dZ4zUvXsA+c0z&#10;C+te2E7dIcLYK9HQc3kUKhudr84XYuDpKtuOH6Ch1opdgKTBocUhAlJ17JCkPp6lVofAJG3mrxdX&#10;BTVEUiovirIs0wuierrs0Id3CgYWFzVH6mQCF/sHHyIZUT0dSeTB6GajjUkBdtu1QbYX1PVNGhO6&#10;vzxmLBtrflMWZUL+JecvIeZp/A1i0IHsa/RQ8+vzIVFF1d7aJpkrCG1Oa6Js7CRjVC6a1FdbaI6k&#10;IsLJm/SXaNED/uBsJF/W3H/fCVScmfeWOnGTLxbRyClYlG+iiHiZ2V5mhJUEVfPA2Wm5Difz7xzq&#10;rqeX8lS7hTvqXquTss+sJrLkvST49E+iuS/jdOr5N69+AgAA//8DAFBLAwQUAAYACAAAACEATn1I&#10;A98AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU6DQBCG7ya+w2ZMvNkFrAYoQ2M0NfHY0ou3&#10;hZ0Cyu4SdmnRp3c86WkymS//fH+xXcwgzjT53lmEeBWBINs43dsW4Vjt7lIQPiir1eAsIXyRh215&#10;fVWoXLuL3dP5EFrBIdbnCqELYcyl9E1HRvmVG8ny7eQmowKvUyv1pC4cbgaZRNGjNKq3/KFTIz13&#10;1HweZoNQ98lRfe+r18hku/vwtlQf8/sL4u3N8rQBEWgJfzD86rM6lOxUu9lqLwaENEsTRhGSmCcD&#10;WZytQdQI6+gBZFnI/w3KHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD4uetyCQIAABUE&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBOfUgD3wAA&#10;AAkBAAAPAAAAAAAAAAAAAAAAAGMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbwUA&#10;AAAA&#10;"/>
+                    <v:rect w14:anchorId="5B8BDEDF" id="Prostokąt 64" o:spid="_x0000_s1026" style="position:absolute;margin-left:449.1pt;margin-top:10.6pt;width:10.6pt;height:9.65pt;z-index:251681792;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD4uetyCQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N47deLtrxVmtsk1V&#10;aXuRtv0AgrGNihk6kDjp13cg3mx6earKA2IYOJw5c1jeHgbD9gq9BlvzfDbnTFkJjbZdzb9+2by6&#10;5swHYRthwKqaH5Xnt6uXL5ajq1QBPZhGISMQ66vR1bwPwVVZ5mWvBuFn4JSlZAs4iEAhdlmDYiT0&#10;wWTFfH6VjYCNQ5DKe9q9PyX5KuG3rZLhU9t6FZipOXELacY0b+OcrZai6lC4XsuJhvgHFoPQlh49&#10;Q92LINgO9R9Qg5YIHtowkzBk0LZaqlQDVZPPf6vmsRdOpVpIHO/OMvn/Bys/7h/dZ4zUvXsA+c0z&#10;C+te2E7dIcLYK9HQc3kUKhudr84XYuDpKtuOH6Ch1opdgKTBocUhAlJ17JCkPp6lVofAJG3mrxdX&#10;BTVEUiovirIs0wuierrs0Id3CgYWFzVH6mQCF/sHHyIZUT0dSeTB6GajjUkBdtu1QbYX1PVNGhO6&#10;vzxmLBtrflMWZUL+JecvIeZp/A1i0IHsa/RQ8+vzIVFF1d7aJpkrCG1Oa6Js7CRjVC6a1FdbaI6k&#10;IsLJm/SXaNED/uBsJF/W3H/fCVScmfeWOnGTLxbRyClYlG+iiHiZ2V5mhJUEVfPA2Wm5Difz7xzq&#10;rqeX8lS7hTvqXquTss+sJrLkvST49E+iuS/jdOr5N69+AgAA//8DAFBLAwQUAAYACAAAACEATn1I&#10;A98AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU6DQBCG7ya+w2ZMvNkFrAYoQ2M0NfHY0ou3&#10;hZ0Cyu4SdmnRp3c86WkymS//fH+xXcwgzjT53lmEeBWBINs43dsW4Vjt7lIQPiir1eAsIXyRh215&#10;fVWoXLuL3dP5EFrBIdbnCqELYcyl9E1HRvmVG8ny7eQmowKvUyv1pC4cbgaZRNGjNKq3/KFTIz13&#10;1HweZoNQ98lRfe+r18hku/vwtlQf8/sL4u3N8rQBEWgJfzD86rM6lOxUu9lqLwaENEsTRhGSmCcD&#10;WZytQdQI6+gBZFnI/w3KHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD4uetyCQIAABUE&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBOfUgD3wAA&#10;AAkBAAAPAAAAAAAAAAAAAAAAAGMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbwUA&#10;AAAA&#10;"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidR="00705DE8" w:rsidRPr="00705DE8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>4. Oferta ma mieć formę oferty zamkniętej czy otwartej?</w:t>
             </w:r>
             <w:r w:rsidR="00705DE8" w:rsidRPr="00705DE8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve"> (proszę wstawić X w odpowiednim polu)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1A6EC710" w14:textId="77777777" w:rsidR="00705DE8" w:rsidRPr="00705DE8" w:rsidRDefault="00705DE8" w:rsidP="00272A23">
+          <w:p w14:paraId="1A6EC710" w14:textId="76EF3A0C" w:rsidR="00705DE8" w:rsidRPr="00705DE8" w:rsidRDefault="00705DE8" w:rsidP="00272A23">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00705DE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>a) zamknięta</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00705DE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - oferta jest upowszechniana bez podania danych identyfikujących pracodawcę</w:t>
+            </w:r>
+            <w:r w:rsidR="000B627B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> krajowego</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00705DE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="26D7785F" w14:textId="68CCDC55" w:rsidR="00705DE8" w:rsidRPr="00705DE8" w:rsidRDefault="000B627B" w:rsidP="00272A23">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="6"/>
                 <w:szCs w:val="6"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251682816" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6C95DAC1" wp14:editId="4BF617CC">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251682816" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6C95DAC1" wp14:editId="338005CE">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
-                        <wp:posOffset>5710224</wp:posOffset>
+                        <wp:posOffset>6395720</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
-                        <wp:posOffset>151130</wp:posOffset>
+                        <wp:posOffset>40640</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="134620" cy="122555"/>
                       <wp:effectExtent l="0" t="0" r="17780" b="10795"/>
                       <wp:wrapNone/>
                       <wp:docPr id="65" name="Prostokąt 65"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr>
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="134620" cy="122555"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
@@ -9870,164 +9941,227 @@
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a:ln>
                             </wps:spPr>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:rect w14:anchorId="7D8D5C73" id="Prostokąt 65" o:spid="_x0000_s1026" style="position:absolute;margin-left:449.6pt;margin-top:11.9pt;width:10.6pt;height:9.65pt;z-index:251682816;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD4uetyCQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N47deLtrxVmtsk1V&#10;aXuRtv0AgrGNihk6kDjp13cg3mx6earKA2IYOJw5c1jeHgbD9gq9BlvzfDbnTFkJjbZdzb9+2by6&#10;5swHYRthwKqaH5Xnt6uXL5ajq1QBPZhGISMQ66vR1bwPwVVZ5mWvBuFn4JSlZAs4iEAhdlmDYiT0&#10;wWTFfH6VjYCNQ5DKe9q9PyX5KuG3rZLhU9t6FZipOXELacY0b+OcrZai6lC4XsuJhvgHFoPQlh49&#10;Q92LINgO9R9Qg5YIHtowkzBk0LZaqlQDVZPPf6vmsRdOpVpIHO/OMvn/Bys/7h/dZ4zUvXsA+c0z&#10;C+te2E7dIcLYK9HQc3kUKhudr84XYuDpKtuOH6Ch1opdgKTBocUhAlJ17JCkPp6lVofAJG3mrxdX&#10;BTVEUiovirIs0wuierrs0Id3CgYWFzVH6mQCF/sHHyIZUT0dSeTB6GajjUkBdtu1QbYX1PVNGhO6&#10;vzxmLBtrflMWZUL+JecvIeZp/A1i0IHsa/RQ8+vzIVFF1d7aJpkrCG1Oa6Js7CRjVC6a1FdbaI6k&#10;IsLJm/SXaNED/uBsJF/W3H/fCVScmfeWOnGTLxbRyClYlG+iiHiZ2V5mhJUEVfPA2Wm5Difz7xzq&#10;rqeX8lS7hTvqXquTss+sJrLkvST49E+iuS/jdOr5N69+AgAA//8DAFBLAwQUAAYACAAAACEAiV2s&#10;FN4AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhTp0JNiFMhUJE4tumF&#10;2yZekkC8jmKnDXw95gTH1T7NvCl2ix3EmSbfO9awXiUgiBtnem41nKr93RaED8gGB8ek4Ys87Mrr&#10;qwJz4y58oPMxtCKGsM9RQxfCmEvpm44s+pUbiePv3U0WQzynVpoJLzHcDlIlyb202HNs6HCkp46a&#10;z+NsNdS9OuH3oXpJbLZPw+tSfcxvz1rf3iyPDyACLeEPhl/9qA5ldKrdzMaLQcM2y1RENag0TohA&#10;ppINiFrDJl2DLAv5f0H5AwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPi563IJAgAAFQQA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAIldrBTeAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAAYwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABuBQAA&#10;AAA=&#10;"/>
+                    <v:rect w14:anchorId="44EFFDB2" id="Prostokąt 65" o:spid="_x0000_s1026" style="position:absolute;margin-left:503.6pt;margin-top:3.2pt;width:10.6pt;height:9.65pt;z-index:251682816;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD4uetyCQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N47deLtrxVmtsk1V&#10;aXuRtv0AgrGNihk6kDjp13cg3mx6earKA2IYOJw5c1jeHgbD9gq9BlvzfDbnTFkJjbZdzb9+2by6&#10;5swHYRthwKqaH5Xnt6uXL5ajq1QBPZhGISMQ66vR1bwPwVVZ5mWvBuFn4JSlZAs4iEAhdlmDYiT0&#10;wWTFfH6VjYCNQ5DKe9q9PyX5KuG3rZLhU9t6FZipOXELacY0b+OcrZai6lC4XsuJhvgHFoPQlh49&#10;Q92LINgO9R9Qg5YIHtowkzBk0LZaqlQDVZPPf6vmsRdOpVpIHO/OMvn/Bys/7h/dZ4zUvXsA+c0z&#10;C+te2E7dIcLYK9HQc3kUKhudr84XYuDpKtuOH6Ch1opdgKTBocUhAlJ17JCkPp6lVofAJG3mrxdX&#10;BTVEUiovirIs0wuierrs0Id3CgYWFzVH6mQCF/sHHyIZUT0dSeTB6GajjUkBdtu1QbYX1PVNGhO6&#10;vzxmLBtrflMWZUL+JecvIeZp/A1i0IHsa/RQ8+vzIVFF1d7aJpkrCG1Oa6Js7CRjVC6a1FdbaI6k&#10;IsLJm/SXaNED/uBsJF/W3H/fCVScmfeWOnGTLxbRyClYlG+iiHiZ2V5mhJUEVfPA2Wm5Difz7xzq&#10;rqeX8lS7hTvqXquTss+sJrLkvST49E+iuS/jdOr5N69+AgAA//8DAFBLAwQUAAYACAAAACEAHgjW&#10;Vt4AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPTU/DMAyG70j8h8hI3FhCgX2UphMCDYnj1l24&#10;pY3XFhqnatKt8OvxTuPmV370+nG2nlwnjjiE1pOG+5kCgVR521KtYV9s7pYgQjRkTecJNfxggHV+&#10;fZWZ1PoTbfG4i7XgEgqp0dDE2KdShqpBZ8LM90i8O/jBmchxqKUdzInLXScTpebSmZb4QmN6fG2w&#10;+t6NTkPZJnvzuy3elVttHuLHVHyNn29a395ML88gIk7xAsNZn9UhZ6fSj2SD6DgrtUiY1TB/BHEG&#10;VLLkqdSQPC1A5pn8/0L+BwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPi563IJAgAAFQQA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAB4I1lbeAAAA&#10;CgEAAA8AAAAAAAAAAAAAAAAAYwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABuBQAA&#10;AAA=&#10;"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r w:rsidRPr="00705DE8">
-[...29 lines deleted...]
-            <w:r w:rsidRPr="00705DE8">
+            <w:r w:rsidR="00705DE8" w:rsidRPr="00705DE8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>b) otwarta</w:t>
             </w:r>
-            <w:r w:rsidRPr="00705DE8">
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> - oferta jest upowszechniana w formie zawierającej dane umożliwiające identyfikację pracodawcy </w:t>
+            <w:r w:rsidR="00705DE8" w:rsidRPr="00705DE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - oferta jest upowszechniana w formie zawierającej dane umożliwiające identyfikację pracodawcy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> krajowego</w:t>
+            </w:r>
+            <w:r w:rsidR="00705DE8" w:rsidRPr="00705DE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="333199E5" w14:textId="77777777" w:rsidR="00705DE8" w:rsidRPr="00705DE8" w:rsidRDefault="00705DE8" w:rsidP="00272A23">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705DE8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>Pracodawca wyraża zgodę na publiczne udostępnianie danych umożliwiających identyfikację</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00705DE8" w:rsidRPr="00705DE8" w14:paraId="3FC43084" w14:textId="77777777" w:rsidTr="00FB0ED7">
         <w:trPr>
           <w:trHeight w:val="504"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11165" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="739DF762" w14:textId="76CBD5C8" w:rsidR="00705DE8" w:rsidRPr="00705DE8" w:rsidRDefault="00705DE8" w:rsidP="00272A23">
+          <w:p w14:paraId="739DF762" w14:textId="7B36BF71" w:rsidR="00705DE8" w:rsidRPr="00705DE8" w:rsidRDefault="000B627B" w:rsidP="00272A23">
             <w:pPr>
               <w:spacing w:before="120" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="44"/>
                 <w:szCs w:val="44"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251668480" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3AFBC659" wp14:editId="67F52AFB">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="437ED98B" wp14:editId="0CBAC40B">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>5090160</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>92710</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="134620" cy="122555"/>
+                      <wp:effectExtent l="10795" t="5715" r="6985" b="5080"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="62" name="Prostokąt 62"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr>
+                              <a:spLocks noChangeArrowheads="1"/>
+                            </wps:cNvSpPr>
+                            <wps:spPr bwMode="auto">
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="134620" cy="122555"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:solidFill>
+                                <a:srgbClr val="FFFFFF"/>
+                              </a:solidFill>
+                              <a:ln w="9525">
+                                <a:solidFill>
+                                  <a:srgbClr val="000000"/>
+                                </a:solidFill>
+                                <a:miter lim="800000"/>
+                                <a:headEnd/>
+                                <a:tailEnd/>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="page">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="page">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:rect w14:anchorId="1A9AE085" id="Prostokąt 62" o:spid="_x0000_s1026" style="position:absolute;margin-left:400.8pt;margin-top:7.3pt;width:10.6pt;height:9.65pt;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD4uetyCQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N47deLtrxVmtsk1V&#10;aXuRtv0AgrGNihk6kDjp13cg3mx6earKA2IYOJw5c1jeHgbD9gq9BlvzfDbnTFkJjbZdzb9+2by6&#10;5swHYRthwKqaH5Xnt6uXL5ajq1QBPZhGISMQ66vR1bwPwVVZ5mWvBuFn4JSlZAs4iEAhdlmDYiT0&#10;wWTFfH6VjYCNQ5DKe9q9PyX5KuG3rZLhU9t6FZipOXELacY0b+OcrZai6lC4XsuJhvgHFoPQlh49&#10;Q92LINgO9R9Qg5YIHtowkzBk0LZaqlQDVZPPf6vmsRdOpVpIHO/OMvn/Bys/7h/dZ4zUvXsA+c0z&#10;C+te2E7dIcLYK9HQc3kUKhudr84XYuDpKtuOH6Ch1opdgKTBocUhAlJ17JCkPp6lVofAJG3mrxdX&#10;BTVEUiovirIs0wuierrs0Id3CgYWFzVH6mQCF/sHHyIZUT0dSeTB6GajjUkBdtu1QbYX1PVNGhO6&#10;vzxmLBtrflMWZUL+JecvIeZp/A1i0IHsa/RQ8+vzIVFF1d7aJpkrCG1Oa6Js7CRjVC6a1FdbaI6k&#10;IsLJm/SXaNED/uBsJF/W3H/fCVScmfeWOnGTLxbRyClYlG+iiHiZ2V5mhJUEVfPA2Wm5Difz7xzq&#10;rqeX8lS7hTvqXquTss+sJrLkvST49E+iuS/jdOr5N69+AgAA//8DAFBLAwQUAAYACAAAACEAZba5&#10;q94AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjdBFVpiFMhUJE4tumF&#10;2yZekkBsR7HTBr6e5QSn1WieZmeK3WIHcaYp9N5pWK8UCHKNN71rNZyq/V0GIkR0BgfvSMMXBdiV&#10;11cF5sZf3IHOx9gKDnEhRw1djGMuZWg6shhWfiTH3rufLEaWUyvNhBcOt4NMlNpIi73jDx2O9NRR&#10;83mcrYa6T074fahelN3u0/i6VB/z27PWtzfL4wOISEv8g+G3PleHkjvVfnYmiEFDptYbRtm458tA&#10;liS8pdaQpluQZSH/Lyh/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPi563IJAgAAFQQA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAGW2uaveAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAAYwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABuBQAA&#10;AAA=&#10;"/>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r w:rsidR="00705DE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251668480" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3AFBC659" wp14:editId="7053D66B">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>5490210</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>83185</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="134620" cy="122555"/>
                       <wp:effectExtent l="10795" t="5715" r="6985" b="5080"/>
                       <wp:wrapNone/>
                       <wp:docPr id="63" name="Prostokąt 63"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr>
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="134620" cy="122555"/>
                               </a:xfrm>
@@ -10041,257 +10175,212 @@
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a:ln>
                             </wps:spPr>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:rect w14:anchorId="273CCE6D" id="Prostokąt 63" o:spid="_x0000_s1026" style="position:absolute;margin-left:432.3pt;margin-top:6.55pt;width:10.6pt;height:9.65pt;z-index:251668480;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD4uetyCQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N47deLtrxVmtsk1V&#10;aXuRtv0AgrGNihk6kDjp13cg3mx6earKA2IYOJw5c1jeHgbD9gq9BlvzfDbnTFkJjbZdzb9+2by6&#10;5swHYRthwKqaH5Xnt6uXL5ajq1QBPZhGISMQ66vR1bwPwVVZ5mWvBuFn4JSlZAs4iEAhdlmDYiT0&#10;wWTFfH6VjYCNQ5DKe9q9PyX5KuG3rZLhU9t6FZipOXELacY0b+OcrZai6lC4XsuJhvgHFoPQlh49&#10;Q92LINgO9R9Qg5YIHtowkzBk0LZaqlQDVZPPf6vmsRdOpVpIHO/OMvn/Bys/7h/dZ4zUvXsA+c0z&#10;C+te2E7dIcLYK9HQc3kUKhudr84XYuDpKtuOH6Ch1opdgKTBocUhAlJ17JCkPp6lVofAJG3mrxdX&#10;BTVEUiovirIs0wuierrs0Id3CgYWFzVH6mQCF/sHHyIZUT0dSeTB6GajjUkBdtu1QbYX1PVNGhO6&#10;vzxmLBtrflMWZUL+JecvIeZp/A1i0IHsa/RQ8+vzIVFF1d7aJpkrCG1Oa6Js7CRjVC6a1FdbaI6k&#10;IsLJm/SXaNED/uBsJF/W3H/fCVScmfeWOnGTLxbRyClYlG+iiHiZ2V5mhJUEVfPA2Wm5Difz7xzq&#10;rqeX8lS7hTvqXquTss+sJrLkvST49E+iuS/jdOr5N69+AgAA//8DAFBLAwQUAAYACAAAACEAhw80&#10;Zt4AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU+DQBCF7yb+h82YeLNLoRJElsZoauKxpRdv&#10;AzsCyu4SdmnRX+94qsfJ+/Lme8V2MYM40eR7ZxWsVxEIso3TvW0VHKvdXQbCB7QaB2dJwTd52JbX&#10;VwXm2p3tnk6H0AousT5HBV0IYy6lbzoy6FduJMvZh5sMBj6nVuoJz1xuBhlHUSoN9pY/dDjSc0fN&#10;12E2Cuo+PuLPvnqNzMMuCW9L9Tm/vyh1e7M8PYIItIQLDH/6rA4lO9VuttqLQUGWblJGOUjWIBjI&#10;snveUitI4g3IspD/F5S/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPi563IJAgAAFQQA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAIcPNGbeAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAAYwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABuBQAA&#10;AAA=&#10;"/>
+                    <v:rect w14:anchorId="4090B01F" id="Prostokąt 63" o:spid="_x0000_s1026" style="position:absolute;margin-left:432.3pt;margin-top:6.55pt;width:10.6pt;height:9.65pt;z-index:251668480;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD4uetyCQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N47deLtrxVmtsk1V&#10;aXuRtv0AgrGNihk6kDjp13cg3mx6earKA2IYOJw5c1jeHgbD9gq9BlvzfDbnTFkJjbZdzb9+2by6&#10;5swHYRthwKqaH5Xnt6uXL5ajq1QBPZhGISMQ66vR1bwPwVVZ5mWvBuFn4JSlZAs4iEAhdlmDYiT0&#10;wWTFfH6VjYCNQ5DKe9q9PyX5KuG3rZLhU9t6FZipOXELacY0b+OcrZai6lC4XsuJhvgHFoPQlh49&#10;Q92LINgO9R9Qg5YIHtowkzBk0LZaqlQDVZPPf6vmsRdOpVpIHO/OMvn/Bys/7h/dZ4zUvXsA+c0z&#10;C+te2E7dIcLYK9HQc3kUKhudr84XYuDpKtuOH6Ch1opdgKTBocUhAlJ17JCkPp6lVofAJG3mrxdX&#10;BTVEUiovirIs0wuierrs0Id3CgYWFzVH6mQCF/sHHyIZUT0dSeTB6GajjUkBdtu1QbYX1PVNGhO6&#10;vzxmLBtrflMWZUL+JecvIeZp/A1i0IHsa/RQ8+vzIVFF1d7aJpkrCG1Oa6Js7CRjVC6a1FdbaI6k&#10;IsLJm/SXaNED/uBsJF/W3H/fCVScmfeWOnGTLxbRyClYlG+iiHiZ2V5mhJUEVfPA2Wm5Difz7xzq&#10;rqeX8lS7hTvqXquTss+sJrLkvST49E+iuS/jdOr5N69+AgAA//8DAFBLAwQUAAYACAAAACEAhw80&#10;Zt4AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU+DQBCF7yb+h82YeLNLoRJElsZoauKxpRdv&#10;AzsCyu4SdmnRX+94qsfJ+/Lme8V2MYM40eR7ZxWsVxEIso3TvW0VHKvdXQbCB7QaB2dJwTd52JbX&#10;VwXm2p3tnk6H0AousT5HBV0IYy6lbzoy6FduJMvZh5sMBj6nVuoJz1xuBhlHUSoN9pY/dDjSc0fN&#10;12E2Cuo+PuLPvnqNzMMuCW9L9Tm/vyh1e7M8PYIItIQLDH/6rA4lO9VuttqLQUGWblJGOUjWIBjI&#10;snveUitI4g3IspD/F5S/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPi563IJAgAAFQQA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAIcPNGbeAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAAYwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABuBQAA&#10;AAA=&#10;"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
+            <w:r w:rsidR="00705DE8" w:rsidRPr="00705DE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5. </w:t>
+            </w:r>
+            <w:r w:rsidR="0008496E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pracodawca wybiera dodatkowy  urząd pracy odpowiedzialny za </w:t>
+            </w:r>
+            <w:r w:rsidR="002E53C6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>realizacj</w:t>
+            </w:r>
+            <w:r w:rsidR="0008496E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>ę oferty</w:t>
+            </w:r>
+            <w:r w:rsidR="00705DE8" w:rsidRPr="00705DE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="002E53C6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:noProof/>
-[...78 lines deleted...]
-              <w:t xml:space="preserve">5. Oferta ma zostać przekazana do innych urzędów pracy </w:t>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
+            <w:r w:rsidR="00705DE8" w:rsidRPr="00705DE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nie     </w:t>
             </w:r>
             <w:r w:rsidR="002E53C6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:b/>
-[...9 lines deleted...]
-                <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
-            <w:r w:rsidR="002E53C6">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">   tak </w:t>
+            <w:r w:rsidR="00705DE8" w:rsidRPr="00705DE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">tak </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0E286C02" w14:textId="77777777" w:rsidR="00705DE8" w:rsidRPr="00705DE8" w:rsidRDefault="00705DE8" w:rsidP="00272A23">
+          <w:p w14:paraId="0E286C02" w14:textId="5C6AD52E" w:rsidR="00705DE8" w:rsidRPr="00705DE8" w:rsidRDefault="00705DE8" w:rsidP="00272A23">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705DE8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:t>Jeżeli tak, to proszę wskazać do których?  ......................................................................................................................................................</w:t>
+              <w:t>Jeżeli tak, to proszę wskazać który?  ......................................................................................................................................................</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00705DE8" w:rsidRPr="00705DE8" w14:paraId="706628FB" w14:textId="77777777" w:rsidTr="00FB0ED7">
         <w:trPr>
           <w:trHeight w:val="601"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11165" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6485FCBC" w14:textId="77777777" w:rsidR="00705DE8" w:rsidRPr="00705DE8" w:rsidRDefault="00705DE8" w:rsidP="00272A23">
+          <w:p w14:paraId="6485FCBC" w14:textId="639F480C" w:rsidR="00705DE8" w:rsidRPr="00705DE8" w:rsidRDefault="00705DE8" w:rsidP="00272A23">
             <w:pPr>
               <w:spacing w:before="120" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="44"/>
                 <w:szCs w:val="44"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7FC6C521" wp14:editId="078580CC">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7FC6C521" wp14:editId="256A5EE1">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>4531360</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>77470</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="134620" cy="122555"/>
                       <wp:effectExtent l="13970" t="6350" r="13335" b="13970"/>
                       <wp:wrapNone/>
                       <wp:docPr id="61" name="Prostokąt 61"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr>
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="134620" cy="122555"/>
                               </a:xfrm>
@@ -10305,51 +10394,51 @@
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a:ln>
                             </wps:spPr>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:rect w14:anchorId="52D7E34F" id="Prostokąt 61" o:spid="_x0000_s1026" style="position:absolute;margin-left:356.8pt;margin-top:6.1pt;width:10.6pt;height:9.65pt;z-index:251666432;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD4uetyCQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N47deLtrxVmtsk1V&#10;aXuRtv0AgrGNihk6kDjp13cg3mx6earKA2IYOJw5c1jeHgbD9gq9BlvzfDbnTFkJjbZdzb9+2by6&#10;5swHYRthwKqaH5Xnt6uXL5ajq1QBPZhGISMQ66vR1bwPwVVZ5mWvBuFn4JSlZAs4iEAhdlmDYiT0&#10;wWTFfH6VjYCNQ5DKe9q9PyX5KuG3rZLhU9t6FZipOXELacY0b+OcrZai6lC4XsuJhvgHFoPQlh49&#10;Q92LINgO9R9Qg5YIHtowkzBk0LZaqlQDVZPPf6vmsRdOpVpIHO/OMvn/Bys/7h/dZ4zUvXsA+c0z&#10;C+te2E7dIcLYK9HQc3kUKhudr84XYuDpKtuOH6Ch1opdgKTBocUhAlJ17JCkPp6lVofAJG3mrxdX&#10;BTVEUiovirIs0wuierrs0Id3CgYWFzVH6mQCF/sHHyIZUT0dSeTB6GajjUkBdtu1QbYX1PVNGhO6&#10;vzxmLBtrflMWZUL+JecvIeZp/A1i0IHsa/RQ8+vzIVFF1d7aJpkrCG1Oa6Js7CRjVC6a1FdbaI6k&#10;IsLJm/SXaNED/uBsJF/W3H/fCVScmfeWOnGTLxbRyClYlG+iiHiZ2V5mhJUEVfPA2Wm5Difz7xzq&#10;rqeX8lS7hTvqXquTss+sJrLkvST49E+iuS/jdOr5N69+AgAA//8DAFBLAwQUAAYACAAAACEAEDpj&#10;Pd8AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPy07DMBBF90j8gzVI7KjzgJaGOBUCFYllm27Y&#10;OfE0CcTjKHbawNczXcFydI/unJtvZtuLE46+c6QgXkQgkGpnOmoUHMrt3SMIHzQZ3TtCBd/oYVNc&#10;X+U6M+5MOzztQyO4hHymFbQhDJmUvm7Rar9wAxJnRzdaHfgcG2lGfeZy28skipbS6o74Q6sHfGmx&#10;/tpPVkHVJQf9syvfIrvepuF9Lj+nj1elbm/m5ycQAefwB8NFn9WhYKfKTWS86BWs4nTJKAdJAoKB&#10;VXrPWyoFafwAssjl/wXFLwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD4uetyCQIAABUE&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAQOmM93wAA&#10;AAkBAAAPAAAAAAAAAAAAAAAAAGMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbwUA&#10;AAAA&#10;"/>
+                    <v:rect w14:anchorId="2D412179" id="Prostokąt 61" o:spid="_x0000_s1026" style="position:absolute;margin-left:356.8pt;margin-top:6.1pt;width:10.6pt;height:9.65pt;z-index:251666432;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD4uetyCQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N47deLtrxVmtsk1V&#10;aXuRtv0AgrGNihk6kDjp13cg3mx6earKA2IYOJw5c1jeHgbD9gq9BlvzfDbnTFkJjbZdzb9+2by6&#10;5swHYRthwKqaH5Xnt6uXL5ajq1QBPZhGISMQ66vR1bwPwVVZ5mWvBuFn4JSlZAs4iEAhdlmDYiT0&#10;wWTFfH6VjYCNQ5DKe9q9PyX5KuG3rZLhU9t6FZipOXELacY0b+OcrZai6lC4XsuJhvgHFoPQlh49&#10;Q92LINgO9R9Qg5YIHtowkzBk0LZaqlQDVZPPf6vmsRdOpVpIHO/OMvn/Bys/7h/dZ4zUvXsA+c0z&#10;C+te2E7dIcLYK9HQc3kUKhudr84XYuDpKtuOH6Ch1opdgKTBocUhAlJ17JCkPp6lVofAJG3mrxdX&#10;BTVEUiovirIs0wuierrs0Id3CgYWFzVH6mQCF/sHHyIZUT0dSeTB6GajjUkBdtu1QbYX1PVNGhO6&#10;vzxmLBtrflMWZUL+JecvIeZp/A1i0IHsa/RQ8+vzIVFF1d7aJpkrCG1Oa6Js7CRjVC6a1FdbaI6k&#10;IsLJm/SXaNED/uBsJF/W3H/fCVScmfeWOnGTLxbRyClYlG+iiHiZ2V5mhJUEVfPA2Wm5Difz7xzq&#10;rqeX8lS7hTvqXquTss+sJrLkvST49E+iuS/jdOr5N69+AgAA//8DAFBLAwQUAAYACAAAACEAEDpj&#10;Pd8AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPy07DMBBF90j8gzVI7KjzgJaGOBUCFYllm27Y&#10;OfE0CcTjKHbawNczXcFydI/unJtvZtuLE46+c6QgXkQgkGpnOmoUHMrt3SMIHzQZ3TtCBd/oYVNc&#10;X+U6M+5MOzztQyO4hHymFbQhDJmUvm7Rar9wAxJnRzdaHfgcG2lGfeZy28skipbS6o74Q6sHfGmx&#10;/tpPVkHVJQf9syvfIrvepuF9Lj+nj1elbm/m5ycQAefwB8NFn9WhYKfKTWS86BWs4nTJKAdJAoKB&#10;VXrPWyoFafwAssjl/wXFLwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD4uetyCQIAABUE&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAQOmM93wAA&#10;AAkBAAAPAAAAAAAAAAAAAAAAAGMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbwUA&#10;AAAA&#10;"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="27AAC4B0" wp14:editId="5D485EB7">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>3810635</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>77470</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="134620" cy="122555"/>
@@ -10427,337 +10516,90 @@
               <w:t xml:space="preserve">   nie                  tak  </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="033DAEC3" w14:textId="77777777" w:rsidR="00705DE8" w:rsidRPr="00705DE8" w:rsidRDefault="00705DE8" w:rsidP="00272A23">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705DE8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>Jeżeli tak, to proszę wskazać w których? ........................................................................................................................................................</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00705DE8" w:rsidRPr="00705DE8" w14:paraId="10B88987" w14:textId="77777777" w:rsidTr="00FB0ED7">
-[...246 lines deleted...]
-      </w:tr>
       <w:tr w:rsidR="00705DE8" w:rsidRPr="00705DE8" w14:paraId="61EE53EA" w14:textId="77777777" w:rsidTr="00FB0ED7">
         <w:trPr>
           <w:trHeight w:val="532"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11165" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1280C61B" w14:textId="77777777" w:rsidR="00705DE8" w:rsidRPr="00705DE8" w:rsidRDefault="00705DE8" w:rsidP="00272A23">
+          <w:p w14:paraId="1280C61B" w14:textId="4051F334" w:rsidR="00705DE8" w:rsidRPr="00705DE8" w:rsidRDefault="00705DE8" w:rsidP="00272A23">
             <w:pPr>
               <w:spacing w:before="120" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00DA2077">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:iCs/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="35FF3231" wp14:editId="1A355174">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="35FF3231" wp14:editId="7E007FD7">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>4937125</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>74930</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="134620" cy="122555"/>
                       <wp:effectExtent l="0" t="0" r="17780" b="10795"/>
                       <wp:wrapNone/>
                       <wp:docPr id="57" name="Prostokąt 57"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr>
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="134620" cy="122555"/>
                               </a:xfrm>
@@ -10771,59 +10613,60 @@
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a:ln>
                             </wps:spPr>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:rect w14:anchorId="5115D51B" id="Prostokąt 57" o:spid="_x0000_s1026" style="position:absolute;margin-left:388.75pt;margin-top:5.9pt;width:10.6pt;height:9.65pt;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD4uetyCQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N47deLtrxVmtsk1V&#10;aXuRtv0AgrGNihk6kDjp13cg3mx6earKA2IYOJw5c1jeHgbD9gq9BlvzfDbnTFkJjbZdzb9+2by6&#10;5swHYRthwKqaH5Xnt6uXL5ajq1QBPZhGISMQ66vR1bwPwVVZ5mWvBuFn4JSlZAs4iEAhdlmDYiT0&#10;wWTFfH6VjYCNQ5DKe9q9PyX5KuG3rZLhU9t6FZipOXELacY0b+OcrZai6lC4XsuJhvgHFoPQlh49&#10;Q92LINgO9R9Qg5YIHtowkzBk0LZaqlQDVZPPf6vmsRdOpVpIHO/OMvn/Bys/7h/dZ4zUvXsA+c0z&#10;C+te2E7dIcLYK9HQc3kUKhudr84XYuDpKtuOH6Ch1opdgKTBocUhAlJ17JCkPp6lVofAJG3mrxdX&#10;BTVEUiovirIs0wuierrs0Id3CgYWFzVH6mQCF/sHHyIZUT0dSeTB6GajjUkBdtu1QbYX1PVNGhO6&#10;vzxmLBtrflMWZUL+JecvIeZp/A1i0IHsa/RQ8+vzIVFF1d7aJpkrCG1Oa6Js7CRjVC6a1FdbaI6k&#10;IsLJm/SXaNED/uBsJF/W3H/fCVScmfeWOnGTLxbRyClYlG+iiHiZ2V5mhJUEVfPA2Wm5Difz7xzq&#10;rqeX8lS7hTvqXquTss+sJrLkvST49E+iuS/jdOr5N69+AgAA//8DAFBLAwQUAAYACAAAACEA01HR&#10;Ot4AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KiTVuA2xKkQqEgc2/TC&#10;bRMvSSC2o9hpA1/PcirH1TzNvsm3s+3FicbQeachXSQgyNXedK7RcCx3d2sQIaIz2HtHGr4pwLa4&#10;vsoxM/7s9nQ6xEZwiQsZamhjHDIpQ92SxbDwAznOPvxoMfI5NtKMeOZy28tlkjxIi53jDy0O9NxS&#10;/XWYrIaqWx7xZ1++JnazW8W3ufyc3l+0vr2Znx5BRJrjBYY/fVaHgp0qPzkTRK9BKXXPKAcpT2BA&#10;bdYKRKVhlaYgi1z+X1D8AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPi563IJAgAAFQQA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhANNR0TreAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAAYwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABuBQAA&#10;AAA=&#10;"/>
+                    <v:rect w14:anchorId="41A08701" id="Prostokąt 57" o:spid="_x0000_s1026" style="position:absolute;margin-left:388.75pt;margin-top:5.9pt;width:10.6pt;height:9.65pt;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD4uetyCQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N47deLtrxVmtsk1V&#10;aXuRtv0AgrGNihk6kDjp13cg3mx6earKA2IYOJw5c1jeHgbD9gq9BlvzfDbnTFkJjbZdzb9+2by6&#10;5swHYRthwKqaH5Xnt6uXL5ajq1QBPZhGISMQ66vR1bwPwVVZ5mWvBuFn4JSlZAs4iEAhdlmDYiT0&#10;wWTFfH6VjYCNQ5DKe9q9PyX5KuG3rZLhU9t6FZipOXELacY0b+OcrZai6lC4XsuJhvgHFoPQlh49&#10;Q92LINgO9R9Qg5YIHtowkzBk0LZaqlQDVZPPf6vmsRdOpVpIHO/OMvn/Bys/7h/dZ4zUvXsA+c0z&#10;C+te2E7dIcLYK9HQc3kUKhudr84XYuDpKtuOH6Ch1opdgKTBocUhAlJ17JCkPp6lVofAJG3mrxdX&#10;BTVEUiovirIs0wuierrs0Id3CgYWFzVH6mQCF/sHHyIZUT0dSeTB6GajjUkBdtu1QbYX1PVNGhO6&#10;vzxmLBtrflMWZUL+JecvIeZp/A1i0IHsa/RQ8+vzIVFF1d7aJpkrCG1Oa6Js7CRjVC6a1FdbaI6k&#10;IsLJm/SXaNED/uBsJF/W3H/fCVScmfeWOnGTLxbRyClYlG+iiHiZ2V5mhJUEVfPA2Wm5Difz7xzq&#10;rqeX8lS7hTvqXquTss+sJrLkvST49E+iuS/jdOr5N69+AgAA//8DAFBLAwQUAAYACAAAACEA01HR&#10;Ot4AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KiTVuA2xKkQqEgc2/TC&#10;bRMvSSC2o9hpA1/PcirH1TzNvsm3s+3FicbQeachXSQgyNXedK7RcCx3d2sQIaIz2HtHGr4pwLa4&#10;vsoxM/7s9nQ6xEZwiQsZamhjHDIpQ92SxbDwAznOPvxoMfI5NtKMeOZy28tlkjxIi53jDy0O9NxS&#10;/XWYrIaqWx7xZ1++JnazW8W3ufyc3l+0vr2Znx5BRJrjBYY/fVaHgp0qPzkTRK9BKXXPKAcpT2BA&#10;bdYKRKVhlaYgi1z+X1D8AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPi563IJAgAAFQQA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhANNR0TreAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAAYwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABuBQAA&#10;AAA=&#10;"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00DA2077">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:iCs/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0A8285D8" wp14:editId="4C555382">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>4214495</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>78740</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="134620" cy="122555"/>
                       <wp:effectExtent l="11430" t="6350" r="6350" b="13970"/>
                       <wp:wrapNone/>
                       <wp:docPr id="56" name="Prostokąt 56"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
@@ -10851,60 +10694,71 @@
                                 <a:tailEnd/>
                               </a:ln>
                             </wps:spPr>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
                     <v:rect w14:anchorId="27FA3D1B" id="Prostokąt 56" o:spid="_x0000_s1026" style="position:absolute;margin-left:331.85pt;margin-top:6.2pt;width:10.6pt;height:9.65pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD4uetyCQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N47deLtrxVmtsk1V&#10;aXuRtv0AgrGNihk6kDjp13cg3mx6earKA2IYOJw5c1jeHgbD9gq9BlvzfDbnTFkJjbZdzb9+2by6&#10;5swHYRthwKqaH5Xnt6uXL5ajq1QBPZhGISMQ66vR1bwPwVVZ5mWvBuFn4JSlZAs4iEAhdlmDYiT0&#10;wWTFfH6VjYCNQ5DKe9q9PyX5KuG3rZLhU9t6FZipOXELacY0b+OcrZai6lC4XsuJhvgHFoPQlh49&#10;Q92LINgO9R9Qg5YIHtowkzBk0LZaqlQDVZPPf6vmsRdOpVpIHO/OMvn/Bys/7h/dZ4zUvXsA+c0z&#10;C+te2E7dIcLYK9HQc3kUKhudr84XYuDpKtuOH6Ch1opdgKTBocUhAlJ17JCkPp6lVofAJG3mrxdX&#10;BTVEUiovirIs0wuierrs0Id3CgYWFzVH6mQCF/sHHyIZUT0dSeTB6GajjUkBdtu1QbYX1PVNGhO6&#10;vzxmLBtrflMWZUL+JecvIeZp/A1i0IHsa/RQ8+vzIVFF1d7aJpkrCG1Oa6Js7CRjVC6a1FdbaI6k&#10;IsLJm/SXaNED/uBsJF/W3H/fCVScmfeWOnGTLxbRyClYlG+iiHiZ2V5mhJUEVfPA2Wm5Difz7xzq&#10;rqeX8lS7hTvqXquTss+sJrLkvST49E+iuS/jdOr5N69+AgAA//8DAFBLAwQUAAYACAAAACEAJWpz&#10;Pt8AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU+DQBCF7yb+h82YeLNLoaEtsjRGUxOPLb14&#10;G9gRUHaXsEuL/nrHUz1O3pf3vsl3s+nFmUbfOatguYhAkK2d7myj4FTuHzYgfECrsXeWFHyTh11x&#10;e5Njpt3FHuh8DI3gEuszVNCGMGRS+rolg37hBrKcfbjRYOBzbKQe8cLlppdxFKXSYGd5ocWBnluq&#10;v46TUVB18Ql/DuVrZLb7JLzN5ef0/qLU/d389Agi0ByuMPzpszoU7FS5yWovegVpmqwZ5SBegWAg&#10;3ay2ICoFyXINssjl/w+KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD4uetyCQIAABUE&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAlanM+3wAA&#10;AAkBAAAPAAAAAAAAAAAAAAAAAGMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbwUA&#10;AAAA&#10;"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
+            <w:r w:rsidR="0004649D" w:rsidRPr="00DA2077">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
             <w:r w:rsidRPr="00705DE8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Pracodawca oczekuje organizacji giełdy/pomocy w doborze kandydatów  </w:t>
+              <w:t xml:space="preserve">. Pracodawca oczekuje organizacji giełdy/pomocy w doborze kandydatów  </w:t>
             </w:r>
             <w:r w:rsidRPr="00705DE8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>nie</w:t>
             </w:r>
             <w:r w:rsidRPr="00705DE8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve">                 </w:t>
             </w:r>
             <w:r w:rsidRPr="00705DE8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="20"/>
@@ -10957,140 +10811,142 @@
           <w:p w14:paraId="424EBE7B" w14:textId="77777777" w:rsidR="00FB0ED7" w:rsidRPr="00705DE8" w:rsidRDefault="00FB0ED7" w:rsidP="00272A23">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>………………………………………………………………………………………………………………………………………………..</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="5081" w:type="pct"/>
+        <w:tblW w:w="5200" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5399"/>
-        <w:gridCol w:w="5517"/>
+        <w:gridCol w:w="5394"/>
+        <w:gridCol w:w="5778"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00685E53" w:rsidRPr="004F156F" w14:paraId="61B0EA36" w14:textId="77777777" w:rsidTr="00FB0ED7">
+      <w:tr w:rsidR="00685E53" w:rsidRPr="004F156F" w14:paraId="61B0EA36" w14:textId="77777777" w:rsidTr="003F44F1">
         <w:trPr>
-          <w:trHeight w:val="320"/>
+          <w:trHeight w:val="326"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="0F16330B" w14:textId="77777777" w:rsidR="00685E53" w:rsidRPr="004F156F" w:rsidRDefault="00685E53" w:rsidP="007A434E">
+          <w:p w14:paraId="0F16330B" w14:textId="6CCC7EE6" w:rsidR="00685E53" w:rsidRPr="00895F39" w:rsidRDefault="00685E53" w:rsidP="003F44F1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="-142"/>
+              <w:ind w:left="-113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0007281B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>V. Informacje dodatkowe w przypadku zgłoszenia oferty pracy dla obywatela EOG (wypełniają tylko pracodawcy zainteresowani zatrudnieniem kandydatów z krajów EOG)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00685E53" w:rsidRPr="004F156F" w14:paraId="546EABEC" w14:textId="77777777" w:rsidTr="00FB0ED7">
+      <w:tr w:rsidR="00685E53" w:rsidRPr="004F156F" w14:paraId="546EABEC" w14:textId="77777777" w:rsidTr="003F44F1">
         <w:trPr>
-          <w:trHeight w:val="920"/>
+          <w:trHeight w:val="941"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2473" w:type="pct"/>
+            <w:tcW w:w="2414" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5B1602D1" w14:textId="77777777" w:rsidR="00685E53" w:rsidRDefault="00FF7ED1" w:rsidP="00700267">
+          <w:p w14:paraId="5B1602D1" w14:textId="6A4334C5" w:rsidR="00685E53" w:rsidRDefault="00FF7ED1" w:rsidP="00700267">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="176" w:hanging="218"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251769856" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="00718A3B" wp14:editId="1ED0B168">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251769856" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="00718A3B" wp14:editId="1FB690EF">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>329565</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>229235</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="134620" cy="122555"/>
                       <wp:effectExtent l="0" t="0" r="17780" b="10795"/>
                       <wp:wrapNone/>
                       <wp:docPr id="174" name="Prostokąt 174"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr>
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="134620" cy="122555"/>
                               </a:xfrm>
@@ -11104,51 +10960,51 @@
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a:ln>
                             </wps:spPr>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:rect w14:anchorId="24E16E75" id="Prostokąt 174" o:spid="_x0000_s1026" style="position:absolute;margin-left:25.95pt;margin-top:18.05pt;width:10.6pt;height:9.65pt;z-index:251769856;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD4uetyCQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N47deLtrxVmtsk1V&#10;aXuRtv0AgrGNihk6kDjp13cg3mx6earKA2IYOJw5c1jeHgbD9gq9BlvzfDbnTFkJjbZdzb9+2by6&#10;5swHYRthwKqaH5Xnt6uXL5ajq1QBPZhGISMQ66vR1bwPwVVZ5mWvBuFn4JSlZAs4iEAhdlmDYiT0&#10;wWTFfH6VjYCNQ5DKe9q9PyX5KuG3rZLhU9t6FZipOXELacY0b+OcrZai6lC4XsuJhvgHFoPQlh49&#10;Q92LINgO9R9Qg5YIHtowkzBk0LZaqlQDVZPPf6vmsRdOpVpIHO/OMvn/Bys/7h/dZ4zUvXsA+c0z&#10;C+te2E7dIcLYK9HQc3kUKhudr84XYuDpKtuOH6Ch1opdgKTBocUhAlJ17JCkPp6lVofAJG3mrxdX&#10;BTVEUiovirIs0wuierrs0Id3CgYWFzVH6mQCF/sHHyIZUT0dSeTB6GajjUkBdtu1QbYX1PVNGhO6&#10;vzxmLBtrflMWZUL+JecvIeZp/A1i0IHsa/RQ8+vzIVFF1d7aJpkrCG1Oa6Js7CRjVC6a1FdbaI6k&#10;IsLJm/SXaNED/uBsJF/W3H/fCVScmfeWOnGTLxbRyClYlG+iiHiZ2V5mhJUEVfPA2Wm5Difz7xzq&#10;rqeX8lS7hTvqXquTss+sJrLkvST49E+iuS/jdOr5N69+AgAA//8DAFBLAwQUAAYACAAAACEA1+xz&#10;MNwAAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyOQU+DQBCF7yb+h82YeLMLxVaLLI3R1MRjSy/e&#10;BhgBZWcJu7Tor3c86ell3nt582Xb2fbqRKPvHBuIFxEo4srVHTcGjsXu5h6UD8g19o7JwBd52OaX&#10;FxmmtTvznk6H0CgZYZ+igTaEIdXaVy1Z9As3EEv27kaLQc6x0fWIZxm3vV5G0Vpb7Fg+tDjQU0vV&#10;52GyBspuecTvffES2c0uCa9z8TG9PRtzfTU/PoAKNIe/MvziCzrkwlS6iWuvegOreCNNA8k6BiX5&#10;XSJair+6BZ1n+j9//gMAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD4uetyCQIAABUEAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDX7HMw3AAAAAcB&#10;AAAPAAAAAAAAAAAAAAAAAGMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbAUAAAAA&#10;"/>
+                    <v:rect w14:anchorId="663B067D" id="Prostokąt 174" o:spid="_x0000_s1026" style="position:absolute;margin-left:25.95pt;margin-top:18.05pt;width:10.6pt;height:9.65pt;z-index:251769856;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD4uetyCQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N47deLtrxVmtsk1V&#10;aXuRtv0AgrGNihk6kDjp13cg3mx6earKA2IYOJw5c1jeHgbD9gq9BlvzfDbnTFkJjbZdzb9+2by6&#10;5swHYRthwKqaH5Xnt6uXL5ajq1QBPZhGISMQ66vR1bwPwVVZ5mWvBuFn4JSlZAs4iEAhdlmDYiT0&#10;wWTFfH6VjYCNQ5DKe9q9PyX5KuG3rZLhU9t6FZipOXELacY0b+OcrZai6lC4XsuJhvgHFoPQlh49&#10;Q92LINgO9R9Qg5YIHtowkzBk0LZaqlQDVZPPf6vmsRdOpVpIHO/OMvn/Bys/7h/dZ4zUvXsA+c0z&#10;C+te2E7dIcLYK9HQc3kUKhudr84XYuDpKtuOH6Ch1opdgKTBocUhAlJ17JCkPp6lVofAJG3mrxdX&#10;BTVEUiovirIs0wuierrs0Id3CgYWFzVH6mQCF/sHHyIZUT0dSeTB6GajjUkBdtu1QbYX1PVNGhO6&#10;vzxmLBtrflMWZUL+JecvIeZp/A1i0IHsa/RQ8+vzIVFF1d7aJpkrCG1Oa6Js7CRjVC6a1FdbaI6k&#10;IsLJm/SXaNED/uBsJF/W3H/fCVScmfeWOnGTLxbRyClYlG+iiHiZ2V5mhJUEVfPA2Wm5Difz7xzq&#10;rqeX8lS7hTvqXquTss+sJrLkvST49E+iuS/jdOr5N69+AgAA//8DAFBLAwQUAAYACAAAACEA1+xz&#10;MNwAAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyOQU+DQBCF7yb+h82YeLMLxVaLLI3R1MRjSy/e&#10;BhgBZWcJu7Tor3c86ell3nt582Xb2fbqRKPvHBuIFxEo4srVHTcGjsXu5h6UD8g19o7JwBd52OaX&#10;FxmmtTvznk6H0CgZYZ+igTaEIdXaVy1Z9As3EEv27kaLQc6x0fWIZxm3vV5G0Vpb7Fg+tDjQU0vV&#10;52GyBspuecTvffES2c0uCa9z8TG9PRtzfTU/PoAKNIe/MvziCzrkwlS6iWuvegOreCNNA8k6BiX5&#10;XSJair+6BZ1n+j9//gMAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD4uetyCQIAABUEAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDX7HMw3AAAAAcB&#10;AAAPAAAAAAAAAAAAAAAAAGMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbAUAAAAA&#10;"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidR="00685E53" w:rsidRPr="00685E53">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve">Wymagana jest  znajomość języka polskiego:   </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7676E6A9" w14:textId="77777777" w:rsidR="00FF7ED1" w:rsidRDefault="00685E53" w:rsidP="00700267">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="176"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
@@ -11255,51 +11111,51 @@
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidR="00FF7ED1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>nie</w:t>
             </w:r>
             <w:r w:rsidR="00685E53" w:rsidRPr="00685E53">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve">                   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2527" w:type="pct"/>
+            <w:tcW w:w="2586" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0D599E9B" w14:textId="77777777" w:rsidR="00685E53" w:rsidRDefault="00685E53" w:rsidP="00700267">
             <w:pPr>
               <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F156F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>2. Dokumenty apli</w:t>
             </w:r>
@@ -11313,87 +11169,87 @@
               <w:t>kacyjne należy składać w języku</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="42265A9A" w14:textId="77777777" w:rsidR="00685E53" w:rsidRPr="004F156F" w:rsidRDefault="00685E53" w:rsidP="00700267">
             <w:pPr>
               <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>…………………………………………………………………….</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00685E53" w:rsidRPr="004F156F" w14:paraId="7FBDBD6F" w14:textId="77777777" w:rsidTr="00FB0ED7">
+      <w:tr w:rsidR="00685E53" w:rsidRPr="004F156F" w14:paraId="7FBDBD6F" w14:textId="77777777" w:rsidTr="003F44F1">
         <w:trPr>
-          <w:trHeight w:val="439"/>
+          <w:trHeight w:val="449"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2473" w:type="pct"/>
+            <w:tcW w:w="2414" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="34C65EBE" w14:textId="77777777" w:rsidR="00685E53" w:rsidRPr="004F156F" w:rsidRDefault="00F747D2" w:rsidP="00700267">
+          <w:p w14:paraId="34C65EBE" w14:textId="6CF13018" w:rsidR="00685E53" w:rsidRPr="004F156F" w:rsidRDefault="00F747D2" w:rsidP="00700267">
             <w:pPr>
               <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="44"/>
                 <w:szCs w:val="44"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251776000" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2EFDAC81" wp14:editId="54CFA036">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251776000" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2EFDAC81" wp14:editId="50AFF63E">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>2424430</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>80010</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="134620" cy="122555"/>
                       <wp:effectExtent l="0" t="0" r="17780" b="10795"/>
                       <wp:wrapNone/>
                       <wp:docPr id="172" name="Prostokąt 172"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr>
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="134620" cy="122555"/>
                               </a:xfrm>
@@ -11743,51 +11599,51 @@
               </w:rPr>
               <w:t xml:space="preserve">                                 </w:t>
             </w:r>
             <w:r w:rsidR="00A24FB0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve">                                </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve">pracownik </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2527" w:type="pct"/>
+            <w:tcW w:w="2586" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7856EA92" w14:textId="77777777" w:rsidR="00685E53" w:rsidRPr="004F156F" w:rsidRDefault="000E0C0E" w:rsidP="00FF7ED1">
             <w:pPr>
               <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="131" w:hanging="131"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
@@ -12110,51 +11966,51 @@
                   <w:pict>
                     <v:rect w14:anchorId="296718C7" id="Prostokąt 165" o:spid="_x0000_s1026" style="position:absolute;margin-left:252.05pt;margin-top:2pt;width:10.6pt;height:9.65pt;z-index:251772928;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD4uetyCQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N47deLtrxVmtsk1V&#10;aXuRtv0AgrGNihk6kDjp13cg3mx6earKA2IYOJw5c1jeHgbD9gq9BlvzfDbnTFkJjbZdzb9+2by6&#10;5swHYRthwKqaH5Xnt6uXL5ajq1QBPZhGISMQ66vR1bwPwVVZ5mWvBuFn4JSlZAs4iEAhdlmDYiT0&#10;wWTFfH6VjYCNQ5DKe9q9PyX5KuG3rZLhU9t6FZipOXELacY0b+OcrZai6lC4XsuJhvgHFoPQlh49&#10;Q92LINgO9R9Qg5YIHtowkzBk0LZaqlQDVZPPf6vmsRdOpVpIHO/OMvn/Bys/7h/dZ4zUvXsA+c0z&#10;C+te2E7dIcLYK9HQc3kUKhudr84XYuDpKtuOH6Ch1opdgKTBocUhAlJ17JCkPp6lVofAJG3mrxdX&#10;BTVEUiovirIs0wuierrs0Id3CgYWFzVH6mQCF/sHHyIZUT0dSeTB6GajjUkBdtu1QbYX1PVNGhO6&#10;vzxmLBtrflMWZUL+JecvIeZp/A1i0IHsa/RQ8+vzIVFF1d7aJpkrCG1Oa6Js7CRjVC6a1FdbaI6k&#10;IsLJm/SXaNED/uBsJF/W3H/fCVScmfeWOnGTLxbRyClYlG+iiHiZ2V5mhJUEVfPA2Wm5Difz7xzq&#10;rqeX8lS7hTvqXquTss+sJrLkvST49E+iuS/jdOr5N69+AgAA//8DAFBLAwQUAAYACAAAACEAKo7z&#10;S90AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjdpEEQsqkQqEgc2/TC&#10;bRMvSSC2o9hpA1+POcFxNKOZN8V2MYM48eR7ZxHWKwWCbeN0b1uEY7W7uQPhA1lNg7OM8MUetuXl&#10;RUG5dme759MhtCKWWJ8TQhfCmEvpm44N+ZUb2Ubv3U2GQpRTK/VE51huBpkodSsN9TYudDTyU8fN&#10;52E2CHWfHOl7X70oc79Lw+tSfcxvz4jXV8vjA4jAS/gLwy9+RIcyMtVuttqLASFTm3WMImzipehn&#10;SZaCqBGSNAVZFvL/gfIHAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA+LnrcgkCAAAVBAAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAKo7zS90AAAAI&#10;AQAADwAAAAAAAAAAAAAAAABjBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAG0FAAAA&#10;AA==&#10;"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidR="00685E53" w:rsidRPr="004F156F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve">Koszty wyżywienia ponosił będzie: pracodawca     </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5F028BE5" w14:textId="77777777" w:rsidR="00685E53" w:rsidRPr="004F156F" w:rsidRDefault="00FF7ED1" w:rsidP="00FF7ED1">
+          <w:p w14:paraId="5F028BE5" w14:textId="3868545A" w:rsidR="00685E53" w:rsidRPr="004F156F" w:rsidRDefault="00FF7ED1" w:rsidP="00FF7ED1">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="272" w:hanging="130"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251773952" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="421EBED9" wp14:editId="308C5F6D">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
@@ -12196,150 +12052,114 @@
                                 <a:tailEnd/>
                               </a:ln>
                             </wps:spPr>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
                     <v:rect w14:anchorId="60589985" id="Prostokąt 166" o:spid="_x0000_s1026" style="position:absolute;margin-left:252.1pt;margin-top:1.75pt;width:10.6pt;height:9.65pt;z-index:251773952;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD4uetyCQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N47deLtrxVmtsk1V&#10;aXuRtv0AgrGNihk6kDjp13cg3mx6earKA2IYOJw5c1jeHgbD9gq9BlvzfDbnTFkJjbZdzb9+2by6&#10;5swHYRthwKqaH5Xnt6uXL5ajq1QBPZhGISMQ66vR1bwPwVVZ5mWvBuFn4JSlZAs4iEAhdlmDYiT0&#10;wWTFfH6VjYCNQ5DKe9q9PyX5KuG3rZLhU9t6FZipOXELacY0b+OcrZai6lC4XsuJhvgHFoPQlh49&#10;Q92LINgO9R9Qg5YIHtowkzBk0LZaqlQDVZPPf6vmsRdOpVpIHO/OMvn/Bys/7h/dZ4zUvXsA+c0z&#10;C+te2E7dIcLYK9HQc3kUKhudr84XYuDpKtuOH6Ch1opdgKTBocUhAlJ17JCkPp6lVofAJG3mrxdX&#10;BTVEUiovirIs0wuierrs0Id3CgYWFzVH6mQCF/sHHyIZUT0dSeTB6GajjUkBdtu1QbYX1PVNGhO6&#10;vzxmLBtrflMWZUL+JecvIeZp/A1i0IHsa/RQ8+vzIVFF1d7aJpkrCG1Oa6Js7CRjVC6a1FdbaI6k&#10;IsLJm/SXaNED/uBsJF/W3H/fCVScmfeWOnGTLxbRyClYlG+iiHiZ2V5mhJUEVfPA2Wm5Difz7xzq&#10;rqeX8lS7hTvqXquTss+sJrLkvST49E+iuS/jdOr5N69+AgAA//8DAFBLAwQUAAYACAAAACEAFpaQ&#10;Bt4AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KiD26CSxqkQqEgc2/TC&#10;bRNvk0C8jmKnDXw95gTH0Yxm3uTb2fbiTKPvHGu4XyQgiGtnOm40HMvd3RqED8gGe8ek4Ys8bIvr&#10;qxwz4y68p/MhNCKWsM9QQxvCkEnp65Ys+oUbiKN3cqPFEOXYSDPiJZbbXqokeZAWO44LLQ703FL9&#10;eZishqpTR/zel6+Jfdwtw9tcfkzvL1rf3sxPGxCB5vAXhl/8iA5FZKrcxMaLXkOarFSMalimIKKf&#10;qnQFotKg1Bpkkcv/B4ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPi563IJAgAAFQQA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABaWkAbeAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAAYwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABuBQAA&#10;AAA=&#10;"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
+            <w:r w:rsidR="00160C4C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                                          </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:t xml:space="preserve">                           </w:t>
-[...44 lines deleted...]
-              <w:t xml:space="preserve">                                                                                         </w:t>
+              <w:t xml:space="preserve">pracownik         </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00685E53" w:rsidRPr="004F156F" w14:paraId="45023F62" w14:textId="77777777" w:rsidTr="00FB0ED7">
+      <w:tr w:rsidR="00685E53" w:rsidRPr="004F156F" w14:paraId="45023F62" w14:textId="77777777" w:rsidTr="003F44F1">
         <w:trPr>
-          <w:trHeight w:val="684"/>
+          <w:trHeight w:val="699"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2473" w:type="pct"/>
+            <w:tcW w:w="2414" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2D194516" w14:textId="77777777" w:rsidR="00486D3A" w:rsidRDefault="00486D3A" w:rsidP="00486D3A">
+          <w:p w14:paraId="3D7C16EA" w14:textId="5D022D7B" w:rsidR="00685E53" w:rsidRDefault="0085172A" w:rsidP="000B627B">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="176" w:hanging="176"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251780096" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1435B536" wp14:editId="6B759F92">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251780096" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1435B536" wp14:editId="182512E2">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
-                        <wp:posOffset>3179874</wp:posOffset>
+                        <wp:posOffset>2065020</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
-                        <wp:posOffset>177165</wp:posOffset>
+                        <wp:posOffset>354660</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="134620" cy="122555"/>
                       <wp:effectExtent l="0" t="0" r="17780" b="10795"/>
                       <wp:wrapNone/>
                       <wp:docPr id="160" name="Prostokąt 160"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr>
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="134620" cy="122555"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
@@ -12347,236 +12167,143 @@
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a:ln>
                             </wps:spPr>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:rect w14:anchorId="5D5FA70B" id="Prostokąt 160" o:spid="_x0000_s1026" style="position:absolute;margin-left:250.4pt;margin-top:13.95pt;width:10.6pt;height:9.65pt;z-index:251780096;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD4uetyCQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N47deLtrxVmtsk1V&#10;aXuRtv0AgrGNihk6kDjp13cg3mx6earKA2IYOJw5c1jeHgbD9gq9BlvzfDbnTFkJjbZdzb9+2by6&#10;5swHYRthwKqaH5Xnt6uXL5ajq1QBPZhGISMQ66vR1bwPwVVZ5mWvBuFn4JSlZAs4iEAhdlmDYiT0&#10;wWTFfH6VjYCNQ5DKe9q9PyX5KuG3rZLhU9t6FZipOXELacY0b+OcrZai6lC4XsuJhvgHFoPQlh49&#10;Q92LINgO9R9Qg5YIHtowkzBk0LZaqlQDVZPPf6vmsRdOpVpIHO/OMvn/Bys/7h/dZ4zUvXsA+c0z&#10;C+te2E7dIcLYK9HQc3kUKhudr84XYuDpKtuOH6Ch1opdgKTBocUhAlJ17JCkPp6lVofAJG3mrxdX&#10;BTVEUiovirIs0wuierrs0Id3CgYWFzVH6mQCF/sHHyIZUT0dSeTB6GajjUkBdtu1QbYX1PVNGhO6&#10;vzxmLBtrflMWZUL+JecvIeZp/A1i0IHsa/RQ8+vzIVFF1d7aJpkrCG1Oa6Js7CRjVC6a1FdbaI6k&#10;IsLJm/SXaNED/uBsJF/W3H/fCVScmfeWOnGTLxbRyClYlG+iiHiZ2V5mhJUEVfPA2Wm5Difz7xzq&#10;rqeX8lS7hTvqXquTss+sJrLkvST49E+iuS/jdOr5N69+AgAA//8DAFBLAwQUAAYACAAAACEA4EFa&#10;Fd4AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KiNoZSGbCoEKhLHNr1w&#10;c2KTBOJ1FDtt4OtZTnAczWjmTb6ZfS+OboxdIITrhQLhqA62owbhUG6v7kHEZMiaPpBD+HIRNsX5&#10;WW4yG060c8d9agSXUMwMQpvSkEkZ69Z5ExdhcMTeexi9SSzHRtrRnLjc91IrdSe96YgXWjO4p9bV&#10;n/vJI1SdPpjvXfmi/Hp7k17n8mN6e0a8vJgfH0AkN6e/MPziMzoUzFSFiWwUPcJSKUZPCHq1BsGB&#10;pdZ8rkK4XWmQRS7/Pyh+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPi563IJAgAAFQQA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAOBBWhXeAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAAYwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABuBQAA&#10;AAA=&#10;"/>
+                    <v:rect w14:anchorId="0816AB9A" id="Prostokąt 160" o:spid="_x0000_s1026" style="position:absolute;margin-left:162.6pt;margin-top:27.95pt;width:10.6pt;height:9.65pt;z-index:251780096;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD4uetyCQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N47deLtrxVmtsk1V&#10;aXuRtv0AgrGNihk6kDjp13cg3mx6earKA2IYOJw5c1jeHgbD9gq9BlvzfDbnTFkJjbZdzb9+2by6&#10;5swHYRthwKqaH5Xnt6uXL5ajq1QBPZhGISMQ66vR1bwPwVVZ5mWvBuFn4JSlZAs4iEAhdlmDYiT0&#10;wWTFfH6VjYCNQ5DKe9q9PyX5KuG3rZLhU9t6FZipOXELacY0b+OcrZai6lC4XsuJhvgHFoPQlh49&#10;Q92LINgO9R9Qg5YIHtowkzBk0LZaqlQDVZPPf6vmsRdOpVpIHO/OMvn/Bys/7h/dZ4zUvXsA+c0z&#10;C+te2E7dIcLYK9HQc3kUKhudr84XYuDpKtuOH6Ch1opdgKTBocUhAlJ17JCkPp6lVofAJG3mrxdX&#10;BTVEUiovirIs0wuierrs0Id3CgYWFzVH6mQCF/sHHyIZUT0dSeTB6GajjUkBdtu1QbYX1PVNGhO6&#10;vzxmLBtrflMWZUL+JecvIeZp/A1i0IHsa/RQ8+vzIVFF1d7aJpkrCG1Oa6Js7CRjVC6a1FdbaI6k&#10;IsLJm/SXaNED/uBsJF/W3H/fCVScmfeWOnGTLxbRyClYlG+iiHiZ2V5mhJUEVfPA2Wm5Difz7xzq&#10;rqeX8lS7hTvqXquTss+sJrLkvST49E+iuS/jdOr5N69+AgAA//8DAFBLAwQUAAYACAAAACEAV1k/&#10;2t4AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU+DQBCF7yb+h82YeLOLUGqLDI3R1MRjSy/e&#10;FnYLKDtL2KVFf73jSY+T9+W9b/LtbHtxNqPvHCHcLyIQhmqnO2oQjuXubg3CB0Va9Y4MwpfxsC2u&#10;r3KVaXehvTkfQiO4hHymENoQhkxKX7fGKr9wgyHOTm60KvA5NlKP6sLltpdxFK2kVR3xQqsG89ya&#10;+vMwWYSqi4/qe1++RnazS8LbXH5M7y+Itzfz0yOIYObwB8OvPqtDwU6Vm0h70SMkcRozipCmGxAM&#10;JMvVEkSF8MCBLHL5/4PiBwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPi563IJAgAAFQQA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAFdZP9reAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAAYwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABuBQAA&#10;AAA=&#10;"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidR="00685E53" w:rsidRPr="004F156F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Istnieją warunki i możliwości sfinansowania kosztów podróży lub przeprowadzki </w:t>
-[...128 lines deleted...]
-              <w:t xml:space="preserve">                                                                                        </w:t>
+              <w:t xml:space="preserve">5. Istnieją warunki i możliwości sfinansowania </w:t>
+            </w:r>
+            <w:r w:rsidR="000B627B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">lub dofinasowania </w:t>
+            </w:r>
+            <w:r w:rsidR="00685E53" w:rsidRPr="004F156F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">kosztów podróży lub przeprowadzki </w:t>
+            </w:r>
+            <w:r w:rsidR="00486D3A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>ponoszonych przez  pracownika: tak</w:t>
+            </w:r>
+            <w:r w:rsidR="000B627B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                       </w:t>
             </w:r>
             <w:r w:rsidR="00685E53" w:rsidRPr="004F156F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>nie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2527" w:type="pct"/>
+            <w:tcW w:w="2586" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5C87D224" w14:textId="77777777" w:rsidR="00486D3A" w:rsidRDefault="00685E53" w:rsidP="00486D3A">
+          <w:p w14:paraId="5C87D224" w14:textId="1518C1DB" w:rsidR="00486D3A" w:rsidRDefault="00685E53" w:rsidP="00486D3A">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="130" w:hanging="130"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251764736" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="363AEC88" wp14:editId="0D90E62A">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251764736" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="363AEC88" wp14:editId="148C6A90">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>1044575</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>178006</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="134620" cy="122555"/>
                       <wp:effectExtent l="0" t="0" r="17780" b="10795"/>
                       <wp:wrapNone/>
                       <wp:docPr id="162" name="Prostokąt 162"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr>
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="134620" cy="122555"/>
                               </a:xfrm>
@@ -12590,51 +12317,51 @@
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a:ln>
                             </wps:spPr>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:rect w14:anchorId="5BD9B53B" id="Prostokąt 162" o:spid="_x0000_s1026" style="position:absolute;margin-left:82.25pt;margin-top:14pt;width:10.6pt;height:9.65pt;z-index:251764736;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD4uetyCQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N47deLtrxVmtsk1V&#10;aXuRtv0AgrGNihk6kDjp13cg3mx6earKA2IYOJw5c1jeHgbD9gq9BlvzfDbnTFkJjbZdzb9+2by6&#10;5swHYRthwKqaH5Xnt6uXL5ajq1QBPZhGISMQ66vR1bwPwVVZ5mWvBuFn4JSlZAs4iEAhdlmDYiT0&#10;wWTFfH6VjYCNQ5DKe9q9PyX5KuG3rZLhU9t6FZipOXELacY0b+OcrZai6lC4XsuJhvgHFoPQlh49&#10;Q92LINgO9R9Qg5YIHtowkzBk0LZaqlQDVZPPf6vmsRdOpVpIHO/OMvn/Bys/7h/dZ4zUvXsA+c0z&#10;C+te2E7dIcLYK9HQc3kUKhudr84XYuDpKtuOH6Ch1opdgKTBocUhAlJ17JCkPp6lVofAJG3mrxdX&#10;BTVEUiovirIs0wuierrs0Id3CgYWFzVH6mQCF/sHHyIZUT0dSeTB6GajjUkBdtu1QbYX1PVNGhO6&#10;vzxmLBtrflMWZUL+JecvIeZp/A1i0IHsa/RQ8+vzIVFF1d7aJpkrCG1Oa6Js7CRjVC6a1FdbaI6k&#10;IsLJm/SXaNED/uBsJF/W3H/fCVScmfeWOnGTLxbRyClYlG+iiHiZ2V5mhJUEVfPA2Wm5Difz7xzq&#10;rqeX8lS7hTvqXquTss+sJrLkvST49E+iuS/jdOr5N69+AgAA//8DAFBLAwQUAAYACAAAACEAC+1S&#10;zt4AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPy07DMBBF90j8gzVI7KhD+gppnAqBisSyTTfs&#10;JvE0CcTjKHbawNfjrmB5NUd3zs22k+nEmQbXWlbwOItAEFdWt1wrOBa7hwSE88gaO8uk4JscbPPb&#10;mwxTbS+8p/PB1yKUsEtRQeN9n0rpqoYMupnticPtZAeDPsShlnrASyg3nYyjaCUNthw+NNjTS0PV&#10;12E0Cso2PuLPvniLzNNu7t+n4nP8eFXq/m563oDwNPk/GK76QR3y4FTakbUTXcirxTKgCuIkbLoC&#10;yXINolSwWM9B5pn8vyD/BQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPi563IJAgAAFQQA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAAvtUs7eAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAAYwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABuBQAA&#10;AAA=&#10;"/>
+                    <v:rect w14:anchorId="0986DDC9" id="Prostokąt 162" o:spid="_x0000_s1026" style="position:absolute;margin-left:82.25pt;margin-top:14pt;width:10.6pt;height:9.65pt;z-index:251764736;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD4uetyCQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N47deLtrxVmtsk1V&#10;aXuRtv0AgrGNihk6kDjp13cg3mx6earKA2IYOJw5c1jeHgbD9gq9BlvzfDbnTFkJjbZdzb9+2by6&#10;5swHYRthwKqaH5Xnt6uXL5ajq1QBPZhGISMQ66vR1bwPwVVZ5mWvBuFn4JSlZAs4iEAhdlmDYiT0&#10;wWTFfH6VjYCNQ5DKe9q9PyX5KuG3rZLhU9t6FZipOXELacY0b+OcrZai6lC4XsuJhvgHFoPQlh49&#10;Q92LINgO9R9Qg5YIHtowkzBk0LZaqlQDVZPPf6vmsRdOpVpIHO/OMvn/Bys/7h/dZ4zUvXsA+c0z&#10;C+te2E7dIcLYK9HQc3kUKhudr84XYuDpKtuOH6Ch1opdgKTBocUhAlJ17JCkPp6lVofAJG3mrxdX&#10;BTVEUiovirIs0wuierrs0Id3CgYWFzVH6mQCF/sHHyIZUT0dSeTB6GajjUkBdtu1QbYX1PVNGhO6&#10;vzxmLBtrflMWZUL+JecvIeZp/A1i0IHsa/RQ8+vzIVFF1d7aJpkrCG1Oa6Js7CRjVC6a1FdbaI6k&#10;IsLJm/SXaNED/uBsJF/W3H/fCVScmfeWOnGTLxbRyClYlG+iiHiZ2V5mhJUEVfPA2Wm5Difz7xzq&#10;rqeX8lS7hTvqXquTss+sJrLkvST49E+iuS/jdOr5N69+AgAA//8DAFBLAwQUAAYACAAAACEAC+1S&#10;zt4AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPy07DMBBF90j8gzVI7KhD+gppnAqBisSyTTfs&#10;JvE0CcTjKHbawNfjrmB5NUd3zs22k+nEmQbXWlbwOItAEFdWt1wrOBa7hwSE88gaO8uk4JscbPPb&#10;mwxTbS+8p/PB1yKUsEtRQeN9n0rpqoYMupnticPtZAeDPsShlnrASyg3nYyjaCUNthw+NNjTS0PV&#10;12E0Cso2PuLPvniLzNNu7t+n4nP8eFXq/m563oDwNPk/GK76QR3y4FTakbUTXcirxTKgCuIkbLoC&#10;yXINolSwWM9B5pn8vyD/BQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPi563IJAgAAFQQA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAAvtUs7eAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAAYwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABuBQAA&#10;AAA=&#10;"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="004F156F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>6.</w:t>
             </w:r>
             <w:r w:rsidR="00486D3A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="004F156F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -12747,87 +12474,186 @@
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidR="00685E53" w:rsidRPr="004F156F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00486D3A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve">                       nie</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00685E53" w:rsidRPr="004F156F" w14:paraId="5976BDA3" w14:textId="77777777" w:rsidTr="00FB0ED7">
+      <w:tr w:rsidR="00685E53" w:rsidRPr="004F156F" w14:paraId="5976BDA3" w14:textId="77777777" w:rsidTr="003F44F1">
         <w:trPr>
-          <w:trHeight w:val="561"/>
+          <w:trHeight w:val="573"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2473" w:type="pct"/>
+            <w:tcW w:w="2414" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="02466267" w14:textId="680933D9" w:rsidR="00486D3A" w:rsidRDefault="00486D3A" w:rsidP="00700267">
+          <w:p w14:paraId="02466267" w14:textId="4936F92E" w:rsidR="00486D3A" w:rsidRDefault="000B627B" w:rsidP="00700267">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="176" w:hanging="176"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251781120" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2820D99A" wp14:editId="0F48B201">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251765760" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1A77A4C5" wp14:editId="1D5148AF">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>2922270</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>-170815</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="134620" cy="122555"/>
+                      <wp:effectExtent l="0" t="0" r="17780" b="10795"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="161" name="Prostokąt 161"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr>
+                              <a:spLocks noChangeArrowheads="1"/>
+                            </wps:cNvSpPr>
+                            <wps:spPr bwMode="auto">
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="134620" cy="122555"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:solidFill>
+                                <a:srgbClr val="FFFFFF"/>
+                              </a:solidFill>
+                              <a:ln w="9525">
+                                <a:solidFill>
+                                  <a:srgbClr val="000000"/>
+                                </a:solidFill>
+                                <a:miter lim="800000"/>
+                                <a:headEnd/>
+                                <a:tailEnd/>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:txbx>
+                              <w:txbxContent>
+                                <w:p w14:paraId="485F76C9" w14:textId="77777777" w:rsidR="00486D3A" w:rsidRDefault="00486D3A" w:rsidP="00486D3A">
+                                  <w:pPr>
+                                    <w:jc w:val="center"/>
+                                  </w:pPr>
+                                  <w:r>
+                                    <w:t xml:space="preserve"> </w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:txbxContent>
+                            </wps:txbx>
+                            <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="page">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="page">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:rect w14:anchorId="1A77A4C5" id="Prostokąt 161" o:spid="_x0000_s1034" style="position:absolute;left:0;text-align:left;margin-left:230.1pt;margin-top:-13.45pt;width:10.6pt;height:9.65pt;z-index:251765760;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCfmnG9FAIAACcEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjj24q414hRFugwD&#10;ugvQ7QMUWbaFyaJGKbGzrx+lpGl2eRqmB0EUpcPDQ3J5Ow2G7RV6Dbbm+WzOmbISGm27mn/9snl1&#10;zZkPwjbCgFU1PyjPb1cvXyxHV6kCejCNQkYg1lejq3kfgquyzMteDcLPwClLzhZwEIFM7LIGxUjo&#10;g8mK+fwqGwEbhyCV93R7f3TyVcJvWyXDp7b1KjBTc+IW0o5p38Y9Wy1F1aFwvZYnGuIfWAxCWwp6&#10;hroXQbAd6j+gBi0RPLRhJmHIoG21VCkHyiaf/5bNYy+cSrmQON6dZfL/D1Z+3D+6zxipe/cA8ptn&#10;Fta9sJ26Q4SxV6KhcHkUKhudr84fouHpK9uOH6Ch0opdgKTB1OIQASk7NiWpD2ep1RSYpMv89eKq&#10;oIJIcuVFUZZliiCqp88OfXinYGDxUHOkSiZwsX/wIZIR1dOTRB6MbjbamGRgt10bZHtBVd+kdUL3&#10;l8+MZWPNb8qiTMi/+PwlxDytv0EMOlD7Gj3U/Pr8SFRRtbe2Sc0VhDbHM1E29iRjVC42qa/CtJ2Y&#10;bgggBog3W2gOpCvCsVtpuujQA/7gbKROrbn/vhOoODPvLdXmJl8sYmsnY1G+ibLipWd76RFWElTN&#10;A2fH4zocx2HnUHc9RcqTGhbuqJ6tTlo/szrRp25MJThNTmz3Szu9ep7v1U8AAAD//wMAUEsDBBQA&#10;BgAIAAAAIQDnJLlv4AAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BToNAEIbvJr7DZky8tbtF&#10;gi2yNEZTkx5bevE2wAgoO0vYpUWfvutJjzPz5Z/vz7az6cWZRtdZ1rBaKhDEla07bjScit1iDcJ5&#10;5Bp7y6Thmxxs89ubDNPaXvhA56NvRAhhl6KG1vshldJVLRl0SzsQh9uHHQ36MI6NrEe8hHDTy0ip&#10;RBrsOHxocaCXlqqv42Q0lF10wp9D8abMZvfg93PxOb2/an1/Nz8/gfA0+z8YfvWDOuTBqbQT1070&#10;GuJERQHVsIiSDYhAxOtVDKIMm8cEZJ7J/xXyKwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQCfmnG9FAIAACcEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQDnJLlv4AAAAAoBAAAPAAAAAAAAAAAAAAAAAG4EAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAAewUAAAAA&#10;">
+                      <v:textbox>
+                        <w:txbxContent>
+                          <w:p w14:paraId="485F76C9" w14:textId="77777777" w:rsidR="00486D3A" w:rsidRDefault="00486D3A" w:rsidP="00486D3A">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                            </w:pPr>
+                            <w:r>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </v:textbox>
+                    </v:rect>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r w:rsidR="00486D3A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251781120" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2820D99A" wp14:editId="5776C074">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>1239965</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>129540</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="134620" cy="122555"/>
                       <wp:effectExtent l="0" t="0" r="17780" b="10795"/>
                       <wp:wrapNone/>
                       <wp:docPr id="159" name="Prostokąt 159"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr>
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="134620" cy="122555"/>
                               </a:xfrm>
@@ -12880,69 +12706,69 @@
                         <w:txbxContent>
                           <w:p w14:paraId="332F9623" w14:textId="77777777" w:rsidR="00486D3A" w:rsidRDefault="00486D3A" w:rsidP="00486D3A">
                             <w:pPr>
                               <w:jc w:val="center"/>
                             </w:pPr>
                             <w:r>
                               <w:t xml:space="preserve">   </w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:rect>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidR="00685E53" w:rsidRPr="004F156F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve">7.Oferta ma zostać dodatkowo upowszechniona w innych państwach EOG: tak        </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00486D3A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>, w których</w:t>
             </w:r>
             <w:r w:rsidR="00AA1AAC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00486D3A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>………………………</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6139CE0D" w14:textId="77777777" w:rsidR="00685E53" w:rsidRPr="00272A23" w:rsidRDefault="00486D3A" w:rsidP="00700267">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="176" w:hanging="176"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
@@ -13040,104 +12866,104 @@
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve">                                </w:t>
             </w:r>
             <w:r w:rsidR="00685E53" w:rsidRPr="004F156F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve">nie </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2527" w:type="pct"/>
+            <w:tcW w:w="2586" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="01A2B141" w14:textId="77777777" w:rsidR="00685E53" w:rsidRPr="004F156F" w:rsidRDefault="00685E53" w:rsidP="00700267">
+          <w:p w14:paraId="01A2B141" w14:textId="68B86ED7" w:rsidR="00685E53" w:rsidRPr="004F156F" w:rsidRDefault="00685E53" w:rsidP="00700267">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F156F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>8. Inne informacje niezbędne ze względu na charakter pracy</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>………………………………………………………………</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A434E" w:rsidRPr="004F156F" w14:paraId="6EE9580D" w14:textId="77777777" w:rsidTr="00FB0ED7">
+      <w:tr w:rsidR="007A434E" w:rsidRPr="004F156F" w14:paraId="6EE9580D" w14:textId="77777777" w:rsidTr="003F44F1">
         <w:trPr>
-          <w:trHeight w:val="215"/>
+          <w:trHeight w:val="219"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w14:paraId="3B560ACE" w14:textId="77777777" w:rsidR="007A434E" w:rsidRPr="00700267" w:rsidRDefault="007A434E" w:rsidP="007A434E">
+          <w:p w14:paraId="3B560ACE" w14:textId="78D12176" w:rsidR="007A434E" w:rsidRPr="00700267" w:rsidRDefault="007A434E" w:rsidP="007A434E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3196"/>
                 <w:tab w:val="center" w:pos="5465"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:tab/>
@@ -13145,66 +12971,66 @@
             <w:r w:rsidRPr="00FB0ED7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="0007281B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>VI. Informacja dla pracodawcy</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002E53C6" w:rsidRPr="004F156F" w14:paraId="0C391959" w14:textId="77777777" w:rsidTr="00AA1AAC">
+      <w:tr w:rsidR="002E53C6" w:rsidRPr="004F156F" w14:paraId="0C391959" w14:textId="77777777" w:rsidTr="003F44F1">
         <w:trPr>
-          <w:trHeight w:val="215"/>
+          <w:trHeight w:val="219"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="0B3C7DDF" w14:textId="640A5D4D" w:rsidR="002E53C6" w:rsidRPr="00AF334B" w:rsidRDefault="002E53C6" w:rsidP="00486407">
+          <w:p w14:paraId="0B3C7DDF" w14:textId="77CD6FC8" w:rsidR="002E53C6" w:rsidRPr="00AF334B" w:rsidRDefault="002E53C6" w:rsidP="00486407">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="418"/>
               </w:tabs>
               <w:spacing w:before="23"/>
               <w:ind w:hanging="282"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF334B">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Pracodawca</w:t>
             </w:r>
@@ -15886,63 +15712,62 @@
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="419"/>
               </w:tabs>
               <w:spacing w:before="23" w:line="266" w:lineRule="auto"/>
               <w:ind w:right="81"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB178A">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>z systemu teleinformatycznego Kasy Rolniczego Ubezpieczenia Społecznego informacje o zaległościach pracodawcy z tytułu niepłacenia składek na ubezpieczenie społeczne rolników lub na ubezpieczenie zdrowotne.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="570412B3" w14:textId="77777777" w:rsidR="002E53C6" w:rsidRPr="00BB178A" w:rsidRDefault="002E53C6" w:rsidP="00AB31B1">
+          <w:p w14:paraId="524E4627" w14:textId="25952027" w:rsidR="002E53C6" w:rsidRPr="003553D6" w:rsidRDefault="002E53C6" w:rsidP="003553D6">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="7"/>
+                <w:numId w:val="6"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="418"/>
               </w:tabs>
               <w:spacing w:before="1"/>
-              <w:ind w:left="418" w:hanging="282"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB178A">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>W</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB178A">
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00BB178A">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
@@ -16040,56 +15865,63 @@
               <w:t>w</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB178A">
               <w:rPr>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00BB178A">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>pkt</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB178A">
               <w:rPr>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00BB178A">
-[...4 lines deleted...]
-              <w:t>7,</w:t>
+            <w:r w:rsidR="00E15D46">
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BB178A">
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB178A">
               <w:rPr>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00BB178A">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>PUP</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB178A">
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00BB178A">
@@ -16183,125 +16015,119 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00BB178A">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>odmowy</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB178A">
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00BB178A">
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>publikacji</w:t>
             </w:r>
+            <w:r w:rsidR="003553D6">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003553D6">
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>oferty</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003553D6">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003553D6">
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>pracy w</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003553D6">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003553D6">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>ePracy</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003553D6">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="524E4627" w14:textId="77777777" w:rsidR="002E53C6" w:rsidRPr="00BB178A" w:rsidRDefault="002E53C6" w:rsidP="00AB31B1">
-[...60 lines deleted...]
-          <w:p w14:paraId="1FE619F1" w14:textId="77777777" w:rsidR="002E53C6" w:rsidRPr="00BB178A" w:rsidRDefault="002E53C6" w:rsidP="00AB31B1">
+          <w:p w14:paraId="1FE619F1" w14:textId="2829246F" w:rsidR="002E53C6" w:rsidRPr="00BB178A" w:rsidRDefault="002E53C6" w:rsidP="003553D6">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="7"/>
+                <w:numId w:val="6"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="418"/>
               </w:tabs>
               <w:spacing w:before="23"/>
-              <w:ind w:left="418" w:hanging="282"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB178A">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Odmowa</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB178A">
               <w:rPr>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00BB178A">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
@@ -16455,292 +16281,338 @@
             </w:r>
             <w:r w:rsidRPr="00BB178A">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>pisemnego</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB178A">
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00BB178A">
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>uzasadnienia.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="597DE8DF" w14:textId="77777777" w:rsidR="002E53C6" w:rsidRPr="00BB178A" w:rsidRDefault="002E53C6" w:rsidP="00AB31B1">
+          <w:p w14:paraId="773E0427" w14:textId="77777777" w:rsidR="003553D6" w:rsidRDefault="002E53C6" w:rsidP="003553D6">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:spacing w:before="25"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial"/>
                 <w:b/>
+                <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB178A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Podstawa</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB178A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial"/>
                 <w:b/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00BB178A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>prawna:</w:t>
             </w:r>
+            <w:r w:rsidR="003553D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="4E5BA74D" w14:textId="77777777" w:rsidR="002E53C6" w:rsidRPr="00BB178A" w:rsidRDefault="002E53C6" w:rsidP="00AB31B1">
+          <w:p w14:paraId="4E5BA74D" w14:textId="213250CB" w:rsidR="002E53C6" w:rsidRPr="003553D6" w:rsidRDefault="002E53C6" w:rsidP="003553D6">
             <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:spacing w:before="25"/>
+              <w:ind w:left="107"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003553D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Ustawa</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003553D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003553D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>z</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003553D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003553D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>dnia</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003553D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003553D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003553D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-9"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003553D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>marca</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003553D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003553D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>2025</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003553D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003553D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>r.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003553D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-11"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003553D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>o</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003553D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003553D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>rynku</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003553D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003553D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>pracy</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003553D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-9"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003553D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003553D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-11"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003553D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>służbach</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003553D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-9"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003553D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-            </w:pPr>
-[...181 lines deleted...]
-              <w:rPr>
+              <w:t>zatrudnienia</w:t>
+            </w:r>
+            <w:r w:rsidR="003553D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>zatrudnienia</w:t>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2D2E0B37" w14:textId="77777777" w:rsidR="002E53C6" w:rsidRDefault="002E53C6" w:rsidP="00AB31B1">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="11684273" w14:textId="77777777" w:rsidR="00AB31B1" w:rsidRPr="000B552F" w:rsidRDefault="00AB31B1" w:rsidP="00AB31B1">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-1"/>
               <w:jc w:val="both"/>
               <w:rPr>
@@ -16865,61 +16737,61 @@
     </w:tbl>
     <w:p w14:paraId="09765EFD" w14:textId="02DB35D7" w:rsidR="004705DE" w:rsidRPr="000E0C0E" w:rsidRDefault="004705DE" w:rsidP="000E0C0E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="004705DE" w:rsidRPr="000E0C0E" w:rsidSect="004705DE">
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="340" w:right="567" w:bottom="142" w:left="567" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="21B37A21" w14:textId="77777777" w:rsidR="00C50BF7" w:rsidRDefault="00C50BF7" w:rsidP="00705DE8">
+    <w:p w14:paraId="1B961C1A" w14:textId="77777777" w:rsidR="00415A23" w:rsidRDefault="00415A23" w:rsidP="00705DE8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0E7225D8" w14:textId="77777777" w:rsidR="00C50BF7" w:rsidRDefault="00C50BF7" w:rsidP="00705DE8">
+    <w:p w14:paraId="4ACD2FAD" w14:textId="77777777" w:rsidR="00415A23" w:rsidRDefault="00415A23" w:rsidP="00705DE8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -16957,61 +16829,61 @@
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3107679D" w14:textId="77777777" w:rsidR="00C50BF7" w:rsidRDefault="00C50BF7" w:rsidP="00705DE8">
+    <w:p w14:paraId="296FE0CB" w14:textId="77777777" w:rsidR="00415A23" w:rsidRDefault="00415A23" w:rsidP="00705DE8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="283EB310" w14:textId="77777777" w:rsidR="00C50BF7" w:rsidRDefault="00C50BF7" w:rsidP="00705DE8">
+    <w:p w14:paraId="2322ED46" w14:textId="77777777" w:rsidR="00415A23" w:rsidRDefault="00415A23" w:rsidP="00705DE8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="03993C57"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="47587282"/>
     <w:lvl w:ilvl="0" w:tplc="97DE847E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
@@ -17816,194 +17688,243 @@
     <w:lvlOverride w:ilvl="4"/>
     <w:lvlOverride w:ilvl="5"/>
     <w:lvlOverride w:ilvl="6"/>
     <w:lvlOverride w:ilvl="7"/>
     <w:lvlOverride w:ilvl="8"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="589657556">
     <w:abstractNumId w:val="6"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="8"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1"/>
     <w:lvlOverride w:ilvl="2"/>
     <w:lvlOverride w:ilvl="3"/>
     <w:lvlOverride w:ilvl="4"/>
     <w:lvlOverride w:ilvl="5"/>
     <w:lvlOverride w:ilvl="6"/>
     <w:lvlOverride w:ilvl="7"/>
     <w:lvlOverride w:ilvl="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="130"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00852B96"/>
+    <w:rsid w:val="00002955"/>
+    <w:rsid w:val="0004649D"/>
     <w:rsid w:val="000636B1"/>
     <w:rsid w:val="0007281B"/>
     <w:rsid w:val="000734C6"/>
+    <w:rsid w:val="0008496E"/>
     <w:rsid w:val="000869EF"/>
     <w:rsid w:val="000A27D8"/>
     <w:rsid w:val="000B33A0"/>
+    <w:rsid w:val="000B627B"/>
     <w:rsid w:val="000E0C0E"/>
     <w:rsid w:val="000E3686"/>
     <w:rsid w:val="0011301E"/>
     <w:rsid w:val="001257F3"/>
     <w:rsid w:val="00127E97"/>
+    <w:rsid w:val="00160C4C"/>
     <w:rsid w:val="001642CC"/>
     <w:rsid w:val="00187CCD"/>
     <w:rsid w:val="001A126B"/>
     <w:rsid w:val="001C5216"/>
     <w:rsid w:val="001E368E"/>
     <w:rsid w:val="002062E9"/>
     <w:rsid w:val="00225D8C"/>
     <w:rsid w:val="00267DCA"/>
     <w:rsid w:val="00272A23"/>
     <w:rsid w:val="002A7BBC"/>
+    <w:rsid w:val="002D7F80"/>
     <w:rsid w:val="002E53C6"/>
     <w:rsid w:val="00303983"/>
     <w:rsid w:val="0031130D"/>
     <w:rsid w:val="003162BF"/>
+    <w:rsid w:val="00322AB0"/>
     <w:rsid w:val="00330ADC"/>
+    <w:rsid w:val="003553D6"/>
+    <w:rsid w:val="003A15A8"/>
     <w:rsid w:val="003A24E7"/>
+    <w:rsid w:val="003A2E9D"/>
     <w:rsid w:val="003C22ED"/>
     <w:rsid w:val="003D29E8"/>
     <w:rsid w:val="003D700F"/>
+    <w:rsid w:val="003E736C"/>
+    <w:rsid w:val="003F44F1"/>
+    <w:rsid w:val="00415A23"/>
+    <w:rsid w:val="004519B3"/>
     <w:rsid w:val="004705DE"/>
     <w:rsid w:val="00486D3A"/>
     <w:rsid w:val="004A71A6"/>
+    <w:rsid w:val="004C1D64"/>
+    <w:rsid w:val="004E09BF"/>
     <w:rsid w:val="004F0024"/>
     <w:rsid w:val="004F156F"/>
     <w:rsid w:val="004F7135"/>
     <w:rsid w:val="005601B5"/>
     <w:rsid w:val="0057775F"/>
+    <w:rsid w:val="005C17A4"/>
+    <w:rsid w:val="006072BC"/>
     <w:rsid w:val="00614EAD"/>
+    <w:rsid w:val="006241F9"/>
     <w:rsid w:val="0063399C"/>
     <w:rsid w:val="00651DEB"/>
     <w:rsid w:val="00685E53"/>
     <w:rsid w:val="006A2D77"/>
+    <w:rsid w:val="006B7E25"/>
     <w:rsid w:val="006C45E3"/>
     <w:rsid w:val="00700267"/>
+    <w:rsid w:val="00702079"/>
     <w:rsid w:val="00705DE8"/>
     <w:rsid w:val="007633FA"/>
+    <w:rsid w:val="00794258"/>
     <w:rsid w:val="0079655D"/>
     <w:rsid w:val="00796959"/>
     <w:rsid w:val="007A074C"/>
     <w:rsid w:val="007A434E"/>
+    <w:rsid w:val="007D654F"/>
     <w:rsid w:val="007E341A"/>
     <w:rsid w:val="007E5109"/>
     <w:rsid w:val="00815258"/>
+    <w:rsid w:val="0085172A"/>
     <w:rsid w:val="00852B96"/>
     <w:rsid w:val="008664A4"/>
     <w:rsid w:val="00884865"/>
+    <w:rsid w:val="00895F39"/>
+    <w:rsid w:val="008A6F2F"/>
     <w:rsid w:val="008C2366"/>
     <w:rsid w:val="00920C8D"/>
     <w:rsid w:val="00927631"/>
     <w:rsid w:val="00943360"/>
     <w:rsid w:val="009570AB"/>
+    <w:rsid w:val="00974E5F"/>
     <w:rsid w:val="00994C58"/>
     <w:rsid w:val="00997FE4"/>
     <w:rsid w:val="009B3A03"/>
+    <w:rsid w:val="009F5C92"/>
     <w:rsid w:val="00A24FB0"/>
     <w:rsid w:val="00A36A9E"/>
+    <w:rsid w:val="00A425F3"/>
+    <w:rsid w:val="00A44AA0"/>
+    <w:rsid w:val="00A6186C"/>
     <w:rsid w:val="00A72803"/>
     <w:rsid w:val="00AA1AAC"/>
     <w:rsid w:val="00AB31B1"/>
     <w:rsid w:val="00AE444B"/>
     <w:rsid w:val="00AF0F2B"/>
     <w:rsid w:val="00AF334B"/>
     <w:rsid w:val="00B266B9"/>
     <w:rsid w:val="00B5419A"/>
+    <w:rsid w:val="00B56673"/>
+    <w:rsid w:val="00B92530"/>
+    <w:rsid w:val="00BA638C"/>
     <w:rsid w:val="00BA770A"/>
+    <w:rsid w:val="00BF403B"/>
     <w:rsid w:val="00C040EC"/>
+    <w:rsid w:val="00C10C63"/>
+    <w:rsid w:val="00C11A17"/>
     <w:rsid w:val="00C25D51"/>
     <w:rsid w:val="00C27A80"/>
     <w:rsid w:val="00C33006"/>
+    <w:rsid w:val="00C40627"/>
     <w:rsid w:val="00C50BF7"/>
+    <w:rsid w:val="00CE6CC7"/>
     <w:rsid w:val="00D16999"/>
+    <w:rsid w:val="00DA2077"/>
     <w:rsid w:val="00DC3DC6"/>
+    <w:rsid w:val="00DD10F7"/>
     <w:rsid w:val="00DD6074"/>
     <w:rsid w:val="00DF0C40"/>
     <w:rsid w:val="00E022C1"/>
+    <w:rsid w:val="00E15D46"/>
     <w:rsid w:val="00E36E55"/>
     <w:rsid w:val="00E61234"/>
     <w:rsid w:val="00E67B64"/>
+    <w:rsid w:val="00E93779"/>
+    <w:rsid w:val="00EA2F49"/>
     <w:rsid w:val="00EC0E3B"/>
     <w:rsid w:val="00EE27B9"/>
     <w:rsid w:val="00EF6F12"/>
     <w:rsid w:val="00EF7A59"/>
+    <w:rsid w:val="00F0543D"/>
     <w:rsid w:val="00F166FC"/>
     <w:rsid w:val="00F169CF"/>
+    <w:rsid w:val="00F35CAA"/>
+    <w:rsid w:val="00F4072D"/>
     <w:rsid w:val="00F5289F"/>
     <w:rsid w:val="00F64C3A"/>
     <w:rsid w:val="00F747D2"/>
     <w:rsid w:val="00F91420"/>
     <w:rsid w:val="00F91C90"/>
+    <w:rsid w:val="00F97BFB"/>
     <w:rsid w:val="00FA6C90"/>
     <w:rsid w:val="00FB0ED7"/>
+    <w:rsid w:val="00FE096D"/>
     <w:rsid w:val="00FF7ED1"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="pl-PL"/>
+  <w:themeFontLang w:val="pl-PL" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="2C1FE213"/>
   <w15:docId w15:val="{17976D0D-1488-4C64-A725-23D40AC36212}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
@@ -18837,66 +18758,66 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{20DCCCD8-E7EC-4C8B-ACFD-D5D8E4EE2F5D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>1627</Words>
-  <Characters>9766</Characters>
+  <Words>1579</Words>
+  <Characters>9476</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>81</Lines>
+  <Lines>78</Lines>
   <Paragraphs>22</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11371</CharactersWithSpaces>
+  <CharactersWithSpaces>11033</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>MDziewa</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>