--- v0 (2025-10-16)
+++ v1 (2026-05-21)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="6F249E7B" w14:textId="77777777" w:rsidR="00657282" w:rsidRDefault="00657282" w:rsidP="00657282">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Dane wnioskodawcy lub pieczątka</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
@@ -919,652 +919,2128 @@
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4547ED62" w14:textId="2F0E0DA6" w:rsidR="00657282" w:rsidRDefault="00543909">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00543909">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>*niepotrzebne skreślić</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54311BEB" w14:textId="77777777" w:rsidR="002B1AFC" w:rsidRPr="002B1AFC" w:rsidRDefault="002B1AFC" w:rsidP="002B1AFC">
-[...23 lines deleted...]
-    <w:p w14:paraId="7B08F5C9" w14:textId="21AD3963" w:rsidR="002B1AFC" w:rsidRPr="002B1AFC" w:rsidRDefault="002B1AFC" w:rsidP="002B1AFC">
+    <w:p w14:paraId="7BED5398" w14:textId="77777777" w:rsidR="00B81287" w:rsidRDefault="00B81287" w:rsidP="00B81287">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="160"/>
-[...14 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E734A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">KLAUZULA INFORMACYJNA </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AACF9BC" w14:textId="77777777" w:rsidR="00B81287" w:rsidRPr="005C6A9F" w:rsidRDefault="00B81287" w:rsidP="00B81287">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>dla</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E734A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>wnioskodawców</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E734A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>składających</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E734A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>wniosek</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E734A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E734A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>weryfikację</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E734A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>konta</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E734A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>organizacji</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E734A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E734A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>kont</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E734A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>reprezentantów</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E734A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00382CD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E734A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> PRACA.GOV.PL </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00382CD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>do</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E734A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>POWIATOWEGO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E734A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> URZĘDU PRACY W </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>TARNOBRZEGU</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38F58387" w14:textId="77777777" w:rsidR="00B81287" w:rsidRDefault="00B81287" w:rsidP="00B81287">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3DC3B0E7" w14:textId="77777777" w:rsidR="00B81287" w:rsidRDefault="00B81287" w:rsidP="00B81287">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zgodnie z art. 13 oraz art. 14 Rozporządzenia Parlamentu Europejskiego i Rady (UE) 2016/679 z dnia </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:br/>
-      </w:r>
-[...8 lines deleted...]
-      <w:pPr>
+        <w:t xml:space="preserve">27 kwietnia 2016 r. w sprawie ochrony osób fizycznych w związku z przetwarzaniem danych osobowych </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>i w sprawie swobodnego przepływu takich danych oraz uchylenia dyrektywy 95/46/WE zwanego dalej Rozporządzeniem, informuję, iż :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1766661D" w14:textId="77777777" w:rsidR="00B81287" w:rsidRDefault="00B81287" w:rsidP="00B81287">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="0"/>
-[...37 lines deleted...]
-        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk194584510"/>
+      <w:bookmarkStart w:id="1" w:name="_Hlk194584648"/>
+      <w:r w:rsidRPr="0021548B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Administratorem Pani/Pana danych osobowych </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0021548B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>jest</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E6811FE" w14:textId="77777777" w:rsidR="00B81287" w:rsidRDefault="00B81287" w:rsidP="00B81287">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="0"/>
-[...18 lines deleted...]
-        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>a)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0021548B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E734A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Minister Rodziny, Pracy i Polityki Społecznej (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E734A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>MRPiPS</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E734A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>) z siedzibą przy ul. Nowogrodzkiej 1/3/5, 00-513 Warszawa w zakresie kont osób fizycznych oraz kont organizacji;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0987249A" w14:textId="77777777" w:rsidR="00B81287" w:rsidRPr="00382CD2" w:rsidRDefault="00B81287" w:rsidP="00B81287">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="0"/>
-[...13 lines deleted...]
-      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">b) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0021548B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Powiatowy Urząd Pracy w Tarnobrzegu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0021548B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> reprezentowany przez Dyrektora Urzędu z siedzibą </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="0021548B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">w Tarnobrzegu, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0021548B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">przy ul. 1 Maja 3, 39-400 Tarnobrzeg. Może się Pani/Pan kontaktować z nim w następujący sposób tel. 15 823-00-30, listownie na adres: ul. 1 Maja 3, 39-400 Tarnobrzeg, elektronicznie </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0021548B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="212529"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">za </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="212529"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0021548B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="212529"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>ośrednictwem </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0021548B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">elektronicznej skrzynki podawczej na adres: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0021548B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="212529"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0021548B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0070C0"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>PUP_TBG/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0021548B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0070C0"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>SkrytkaESP</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0021548B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0070C0"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0021548B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="212529"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lub na skrzynkę </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0021548B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e-doręczeń na adres: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0021548B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0070C0"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>AE:PL-27291-44497-GWJSC-18</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="2093EDEE" w14:textId="77777777" w:rsidR="00B81287" w:rsidRPr="00E734A0" w:rsidRDefault="00B81287" w:rsidP="00B81287">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
+        <w:suppressAutoHyphens/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="0"/>
-[...13 lines deleted...]
-      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="00B0F0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0021548B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>W sprawach związanych z przetwarzaniem Pani/Pana danych przez Administratora można kontaktować się  z wykorzystaniem powyższych danych lub</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0021548B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0021548B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>z wyznaczonym inspektorem ochrony danych</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0021548B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="661B8FF6" w14:textId="77777777" w:rsidR="00B81287" w:rsidRPr="00E734A0" w:rsidRDefault="00B81287" w:rsidP="00B81287">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="3"/>
         </w:numPr>
+        <w:suppressAutoHyphens/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="0"/>
-[...13 lines deleted...]
-      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E734A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Ministerstwo Rodziny, Pracy i Polityki Społecznej (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E734A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>MRPiPS</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E734A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) pod adresem poczty elektronicznej: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E734A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t>iodo@MRPiPS.gov.pl</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A6EBBAA" w14:textId="77777777" w:rsidR="00B81287" w:rsidRPr="00E734A0" w:rsidRDefault="00B81287" w:rsidP="00B81287">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="3"/>
         </w:numPr>
+        <w:suppressAutoHyphens/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="0"/>
-[...13 lines deleted...]
-      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00382CD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Powiatowy Urząd Pracy w Tarnobrzegu</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E734A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pod adresem poczty elektronicznej: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="00382CD2">
+          <w:rPr>
+            <w:rStyle w:val="Hipercze"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0070C0"/>
+          </w:rPr>
+          <w:t>iod@puptarnobrzeg.idsl.pl</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00382CD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+    </w:p>
+    <w:p w14:paraId="152246CC" w14:textId="77777777" w:rsidR="00B81287" w:rsidRPr="00E734A0" w:rsidRDefault="00B81287" w:rsidP="00B81287">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
+        <w:suppressAutoHyphens/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="0"/>
-[...13 lines deleted...]
-      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="00B0F0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E734A0">
+        <w:t>Pani/Pana dane osobowe są przetwarzane w następujących celach:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F02B203" w14:textId="77777777" w:rsidR="00B81287" w:rsidRDefault="00B81287" w:rsidP="00B81287">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="4"/>
         </w:numPr>
+        <w:suppressAutoHyphens/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="0"/>
-[...17 lines deleted...]
-        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E734A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zgodnie z art. 6 ust. 1 lit. c) RODO w związku ze złożeniem przez Panią/Pana wniosku </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E734A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">o weryfikację konta organizacji i kont reprezentantów na portalu praca.gov.pl w celu potwierdzenia prawa wnioskodawcy do reprezentowania organizacji, w szczególności wynikającym z ustawy z dnia 20 marca 2025 r. o rynku pracy i służbach zatrudnienia*; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0573F5E2" w14:textId="77777777" w:rsidR="00B81287" w:rsidRPr="00382CD2" w:rsidRDefault="00B81287" w:rsidP="00B81287">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="0"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="492E5EC3" w14:textId="77777777" w:rsidR="002B1AFC" w:rsidRPr="00543909" w:rsidRDefault="002B1AFC">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00382CD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">b) zgodnie z art. 6 ust. 1 lit. c) RODO w związku z realizacją obowiązku prawnego ciążącego na Administratorze, w szczególności wynikającym z ustawy z dnia 14 lipca 1983 r. o narodowym zasobie archiwalnym i archiwach*. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CAC9BF1" w14:textId="77777777" w:rsidR="00B81287" w:rsidRPr="0008536B" w:rsidRDefault="00B81287" w:rsidP="00B81287">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="357"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00382CD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Podstawę prawną przetwarzania danych osobowych stanowią:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14E75946" w14:textId="77777777" w:rsidR="00B81287" w:rsidRPr="005C6A9F" w:rsidRDefault="00B81287" w:rsidP="00B81287">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="357"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C6A9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C6A9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ozporządzeni</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C6A9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Parlamentu Europejskiego i Rady (UE) 2016/679 z dnia 27 kwietnia 2016 r. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="005C6A9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">w sprawie ochrony osób fizycznych w związku z przetwarzaniem danych osobowych i w sprawie swobodnego przepływu takich danych oraz uchylenia dyrektywy 95/46/WE (ogólne </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C6A9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ozporządzenie o ochronie danych – RODO);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A589B6A" w14:textId="77777777" w:rsidR="00B81287" w:rsidRPr="005C6A9F" w:rsidRDefault="00B81287" w:rsidP="00B81287">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="357"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C6A9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>- ustawa z dnia 10 maja 2018 r. o ochronie danych osobowych (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C6A9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>t.j</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C6A9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>. Dz.U. z 2019 r. poz. 1781);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="044EE1D7" w14:textId="77777777" w:rsidR="00B81287" w:rsidRPr="005C6A9F" w:rsidRDefault="00B81287" w:rsidP="00B81287">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="357"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C6A9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- ustawa z dnia 20 marca 2025 r. o rynku pracy i służbach zatrudnienia (Dz.U. z 2025 r. poz. 620 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="005C6A9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">z </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C6A9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>późn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C6A9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. zm.); </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="613AAEA6" w14:textId="77777777" w:rsidR="00B81287" w:rsidRPr="005C6A9F" w:rsidRDefault="00B81287" w:rsidP="00B81287">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="357"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C6A9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>- ustawa z dnia 14 lipca 1983 r. o narodowym zasobie archiwalnym i archiwach (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C6A9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>t.j</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C6A9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Dz. U. z 2020 r. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C6A9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">poz. 164 z </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C6A9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>późn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C6A9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>. zm.);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="234B0354" w14:textId="77777777" w:rsidR="00B81287" w:rsidRPr="005C6A9F" w:rsidRDefault="00B81287" w:rsidP="00B81287">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="357"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C6A9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>- inne akty prawne nakładające zadania, obowiązki i prawa oraz przepisy wykonawcze do tych aktów.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FCB6C02" w14:textId="77777777" w:rsidR="00B81287" w:rsidRDefault="00B81287" w:rsidP="00B81287">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">4. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00236053">
+        <w:t>W zakresie danych osobowych konta osoby fizycznej przetwarzane są następujące kategorie danych: nazwisko, imię, PESEL lub inny dokument tożsamości, e-mail, login, hasło. W zakresie danych konta organizacji przetwarzane są następujące kategorie danych: NIP, REGON.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09FB4EF0" w14:textId="77777777" w:rsidR="00B81287" w:rsidRDefault="00B81287" w:rsidP="00B81287">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">5. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00236053">
+        <w:t xml:space="preserve">Kategorie danych przetwarzanych w ramach wniosków odpowiadają wzorom formularzy zgodnie </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00236053">
+        <w:t xml:space="preserve">z obowiązującymi aktami wykonawczymi tj. Rozporządzeniami ministra właściwego ds. pracy, </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00236053">
+        <w:t xml:space="preserve">o </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">których </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00236053">
+        <w:t>mowa w Regulaminie www.praca.gov.pl dostępnym pod adresem https://www.praca.gov.pl/eurzad/regulamin.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0910083C" w14:textId="77777777" w:rsidR="00B81287" w:rsidRDefault="00B81287" w:rsidP="00B81287">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">6. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0021548B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Odbiorcami Pani/Pana danych osobowych mogą być podmioty, które uprawnione są do ich otrzymywania na mocy przepisów prawa</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00382CD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>a także inn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00382CD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> podmiot</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00382CD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> świadcząc</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00382CD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> usługi na rzecz Administratorów danych osobowych na podstawie podpisanych umów.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47189E5E" w14:textId="77777777" w:rsidR="00B81287" w:rsidRDefault="00B81287" w:rsidP="00B81287">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0021548B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Pani/Pana dane osobowe nie będą przekazywane do państwa trzeciego/organizacji międzynarodowej.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16805B4F" w14:textId="77777777" w:rsidR="00B81287" w:rsidRDefault="00B81287" w:rsidP="00B81287">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00236053">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pani/Pana dane przetwarzane w związku z celami wymienionymi w pkt 3 lit. a) i b) będą przechowywane przez okres rozpatrywania wniosku o weryfikację konta organizacji i kont reprezentantów na portalu praca.gov.pl oraz potwierdzenia prawa wnioskodawcy do reprezentowania organizacji. Ponadto Pani/Pana dane będą podlegały procesowi archiwizacji </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0021548B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>przez okres</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0021548B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> oznaczony kategorią archiwalną wskazaną w Jednolitym Rzeczowym Wykazie Akt Powiatowego Urzędu Pracy w Tarnobrzegu. Dane przechowywane będą </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0021548B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>do realizacji celów, określonych w pkt. 3, jednak nie krócej niż do momentu wygaśnięcia obowiązku przechowywania wynikającego z przepis</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="2" w:name="_Hlk194584738"/>
+      <w:r w:rsidRPr="0021548B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ów prawa</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidRPr="0021548B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="553BB366" w14:textId="77777777" w:rsidR="00B81287" w:rsidRDefault="00B81287" w:rsidP="00B81287">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0021548B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Posiada Pani/Pan prawo dostępu do treści swoich danych oraz prawo do ich sprostowania. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0021548B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Ma Pani/Pan również prawo do usunięcia danych, do ich przenoszenia oraz prawo wniesienia sprzeciwu (jeżeli podstawą do ich przetwarzania nie jest obowiązek prawny) a także prawo do ograniczenia przetwarzania, przy czym przepisy odrębne mogą wyłączyć możliwość skorzystania </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0021548B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">z tego prawa. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E5E37C1" w14:textId="77777777" w:rsidR="00B81287" w:rsidRDefault="00B81287" w:rsidP="00B81287">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0021548B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ma Pani/Pan prawo wniesienia skargi do Prezesa Urzędu Ochrony Danych Osobowych, gdy uzna </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0021548B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Pani/Pan, że przetwarzanie danych osobowych dotyczących Pani/Pana narusza przepisy Rozporządzenia.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F8DCFF0" w14:textId="77777777" w:rsidR="00B81287" w:rsidRDefault="00B81287" w:rsidP="00B81287">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0021548B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Pani/Pana dane nie będą poddane zautomatyzowanemu podejmowaniu decyzji, w tym profilowaniu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E6F0885" w14:textId="77777777" w:rsidR="00B81287" w:rsidRDefault="00B81287" w:rsidP="00B81287">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">12. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00382CD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Podanie danych osobowych jest dobrowolne, lecz odmowa ich podania skutkuje brakiem możliwości rozpatrzenia złożonego przez Pani/Pana wniosku o weryfikację konta organizacji i kont reprezentantów na portalu praca.gov.pl w celu potwierdzenia prawa wnioskodawcy do reprezentowania organizacji wynikającym z ustawy z dnia 20 marca 2025 r. o rynku pracy i służbach zatrudnienia*.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34A6CA75" w14:textId="77777777" w:rsidR="00B81287" w:rsidRDefault="00B81287" w:rsidP="00B81287">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DB1B2F5" w14:textId="77777777" w:rsidR="00B81287" w:rsidRPr="001D048E" w:rsidRDefault="00B81287" w:rsidP="00B81287">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="252B53A5" w14:textId="77777777" w:rsidR="00B81287" w:rsidRPr="00E734A0" w:rsidRDefault="00B81287" w:rsidP="00B81287">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E734A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>* powołane w treści niniejszego dokumentu akty prawne odnoszą się do ich obowiązującego na dzień udostępnienia klauzuli informacyjnej brzmienia.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="200BB361" w14:textId="77777777" w:rsidR="00B81287" w:rsidRDefault="00B81287">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="002B1AFC" w:rsidRPr="00543909">
+    <w:sectPr w:rsidR="00B81287">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4DAA4B08" w14:textId="77777777" w:rsidR="009B21EA" w:rsidRDefault="009B21EA" w:rsidP="00543909">
+    <w:p w14:paraId="019AB898" w14:textId="77777777" w:rsidR="0035377D" w:rsidRDefault="0035377D" w:rsidP="00543909">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2CBE1FF8" w14:textId="77777777" w:rsidR="009B21EA" w:rsidRDefault="009B21EA" w:rsidP="00543909">
+    <w:p w14:paraId="013F73E8" w14:textId="77777777" w:rsidR="0035377D" w:rsidRDefault="0035377D" w:rsidP="00543909">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="736A9819" w14:textId="77777777" w:rsidR="009B21EA" w:rsidRDefault="009B21EA" w:rsidP="00543909">
+    <w:p w14:paraId="67D52188" w14:textId="77777777" w:rsidR="0035377D" w:rsidRDefault="0035377D" w:rsidP="00543909">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="23D56FB0" w14:textId="77777777" w:rsidR="009B21EA" w:rsidRDefault="009B21EA" w:rsidP="00543909">
+    <w:p w14:paraId="6445530E" w14:textId="77777777" w:rsidR="0035377D" w:rsidRDefault="0035377D" w:rsidP="00543909">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6DD12925"/>
+    <w:nsid w:val="15325544"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="6C5EAE22"/>
-    <w:lvl w:ilvl="0" w:tplc="0415000F">
+    <w:tmpl w:val="41E66666"/>
+    <w:lvl w:ilvl="0" w:tplc="B6E4D844">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="auto"/>
+        <w:u w:val="none"/>
+        <w:effect w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="180"/>
+        <w:ind w:left="1800" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0415000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04150019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0415001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="180"/>
+        <w:ind w:left="3960" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0415000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="180"/>
+        <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="32F22F45"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6980E920"/>
+    <w:lvl w:ilvl="0" w:tplc="04150017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5C1B4D63"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4CA23402"/>
+    <w:lvl w:ilvl="0" w:tplc="04150017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6DD12925"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="63C86644"/>
+    <w:lvl w:ilvl="0" w:tplc="CC58F33C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1665821697">
+    <w:abstractNumId w:val="3"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1496217946">
     <w:abstractNumId w:val="0"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
+  <w:num w:numId="3" w16cid:durableId="1630740415">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="31653935">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00CF61DB"/>
     <w:rsid w:val="00083DF7"/>
     <w:rsid w:val="000C54C4"/>
     <w:rsid w:val="000D28B2"/>
     <w:rsid w:val="00190021"/>
     <w:rsid w:val="001E11FB"/>
     <w:rsid w:val="002B1AFC"/>
+    <w:rsid w:val="00310660"/>
+    <w:rsid w:val="0035377D"/>
     <w:rsid w:val="004652BD"/>
+    <w:rsid w:val="005025B5"/>
     <w:rsid w:val="00543909"/>
     <w:rsid w:val="0054655D"/>
+    <w:rsid w:val="005C2772"/>
     <w:rsid w:val="005F6A5C"/>
+    <w:rsid w:val="00603C6E"/>
     <w:rsid w:val="00657282"/>
     <w:rsid w:val="00886B1D"/>
+    <w:rsid w:val="008B0A4C"/>
     <w:rsid w:val="009339AE"/>
     <w:rsid w:val="009B21EA"/>
+    <w:rsid w:val="009E058F"/>
+    <w:rsid w:val="00B81287"/>
+    <w:rsid w:val="00B91789"/>
     <w:rsid w:val="00BB0EA7"/>
     <w:rsid w:val="00CF61DB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="pl-PL"/>
+  <w:themeFontLang w:val="pl-PL" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="03FB3357"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{B65C36D9-F264-4053-9DF2-7FA0BF1D6954}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -1642,94 +3118,98 @@
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
@@ -2014,78 +3494,104 @@
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="005F6A5C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TekstdymkaZnak">
     <w:name w:val="Tekst dymka Znak"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:link w:val="Tekstdymka"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="005F6A5C"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Akapitzlist">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B91789"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cs="Times New Roman"/>
+      <w:lang w:eastAsia="pl-PL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hipercze">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B91789"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1604610733">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:iod@puptarnobrzeg.idsl.pl" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -2323,73 +3829,73 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9B6A0A7B-2364-428A-9F10-B492819A0BDD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>2908</Characters>
+  <Pages>3</Pages>
+  <Words>967</Words>
+  <Characters>5805</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>24</Lines>
-  <Paragraphs>6</Paragraphs>
+  <Lines>48</Lines>
+  <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3386</CharactersWithSpaces>
+  <CharactersWithSpaces>6759</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Krystyna Depczyńska</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>